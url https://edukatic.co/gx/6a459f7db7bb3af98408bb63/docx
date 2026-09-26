--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -2902,51 +2902,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4B12DE0"/>
+    <w:nsid w:val="FA1A8E3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3050,51 +3050,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5631AB7B"/>
+    <w:nsid w:val="536578C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3198,51 +3198,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4FAA8C9D"/>
+    <w:nsid w:val="314F0CAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3346,51 +3346,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5278F010"/>
+    <w:nsid w:val="C12D96C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3494,51 +3494,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7D155A5E"/>
+    <w:nsid w:val="CF58F26A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3642,51 +3642,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="87B3BD10"/>
+    <w:nsid w:val="A618B059"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3790,51 +3790,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E3DD6BED"/>
+    <w:nsid w:val="50F211AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3938,51 +3938,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="ADEB1F4A"/>
+    <w:nsid w:val="4D896D4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4086,51 +4086,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="191B14AF"/>
+    <w:nsid w:val="AC0E616C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4234,51 +4234,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="995AE298"/>
+    <w:nsid w:val="947A26B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4382,51 +4382,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="F1BB5049"/>
+    <w:nsid w:val="25BD981C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4530,51 +4530,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="D772CC9D"/>
+    <w:nsid w:val="8DF194A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4678,51 +4678,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="C066F36D"/>
+    <w:nsid w:val="1BE1BA67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4826,51 +4826,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="88B5B4B3"/>
+    <w:nsid w:val="2740A194"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4974,51 +4974,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="AF69D007"/>
+    <w:nsid w:val="23712A82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5122,51 +5122,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="6C46F07E"/>
+    <w:nsid w:val="2FE38309"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5270,51 +5270,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="D99DA010"/>
+    <w:nsid w:val="CFD09E39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5418,51 +5418,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="6D5DB8CE"/>
+    <w:nsid w:val="C88B1815"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5566,51 +5566,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="6B015D28"/>
+    <w:nsid w:val="3CBEEEFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5714,51 +5714,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="3E849753"/>
+    <w:nsid w:val="5F70AD28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5862,51 +5862,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="2E4ED2DA"/>
+    <w:nsid w:val="9BA8BDC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6010,51 +6010,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="72BEC351"/>
+    <w:nsid w:val="CC21E1D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6158,51 +6158,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="7DA01E71"/>
+    <w:nsid w:val="4D4CB953"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6306,51 +6306,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="7F955C6D"/>
+    <w:nsid w:val="9C91FD7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>