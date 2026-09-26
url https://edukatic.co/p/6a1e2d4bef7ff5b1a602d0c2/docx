--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -2215,51 +2215,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C148926A"/>
+    <w:nsid w:val="B82CC247"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2363,51 +2363,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7CBDBBFE"/>
+    <w:nsid w:val="149BC4A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2511,51 +2511,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CDB1A47E"/>
+    <w:nsid w:val="9F909175"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2659,51 +2659,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B0A5BF85"/>
+    <w:nsid w:val="2BEE8F7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2807,51 +2807,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="EF9D2583"/>
+    <w:nsid w:val="9824B527"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2955,51 +2955,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5921BC26"/>
+    <w:nsid w:val="179BFFEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3103,51 +3103,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="37EEA74D"/>
+    <w:nsid w:val="3046866D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3251,51 +3251,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="16C49187"/>
+    <w:nsid w:val="1C272510"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3399,51 +3399,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="8FC18552"/>
+    <w:nsid w:val="3338A521"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3547,51 +3547,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="3C67790F"/>
+    <w:nsid w:val="A98120E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3695,51 +3695,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="944E9F8E"/>
+    <w:nsid w:val="EC288EDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3843,51 +3843,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="5B8712A6"/>
+    <w:nsid w:val="C34BCB8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3991,51 +3991,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="11689A4D"/>
+    <w:nsid w:val="D34E9FBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4139,51 +4139,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="E0443BB5"/>
+    <w:nsid w:val="16BCEEA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4287,51 +4287,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="DB63FAE9"/>
+    <w:nsid w:val="FCC9803C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4435,51 +4435,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="74F190EF"/>
+    <w:nsid w:val="E2B5A190"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4583,51 +4583,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="17D6888F"/>
+    <w:nsid w:val="5D98AA92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4731,51 +4731,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="666ADAE7"/>
+    <w:nsid w:val="FDFF176B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4879,51 +4879,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="22E5B470"/>
+    <w:nsid w:val="5AB1BD3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5027,51 +5027,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="44DBD7C1"/>
+    <w:nsid w:val="9C96E5D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5175,51 +5175,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="EA759A9E"/>
+    <w:nsid w:val="6835C2C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5323,51 +5323,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="45E1CC2B"/>
+    <w:nsid w:val="D617C9AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>