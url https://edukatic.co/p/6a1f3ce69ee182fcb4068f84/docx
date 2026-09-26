--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1614,51 +1614,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF244E38"/>
+    <w:nsid w:val="A58ACD1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1762,51 +1762,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D67F90BC"/>
+    <w:nsid w:val="CCD159AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1910,51 +1910,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D42CC8DA"/>
+    <w:nsid w:val="EE6FE302"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2058,51 +2058,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1D991ABD"/>
+    <w:nsid w:val="38B0A218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2206,51 +2206,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C221733D"/>
+    <w:nsid w:val="DD250527"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2354,51 +2354,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="728F8D25"/>
+    <w:nsid w:val="90991542"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2502,51 +2502,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="CFF49EED"/>
+    <w:nsid w:val="52BD93A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2650,51 +2650,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="D5CBDF33"/>
+    <w:nsid w:val="47B3203E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2798,51 +2798,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="2D5EA60C"/>
+    <w:nsid w:val="1D7F2464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2946,51 +2946,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="C0E6485C"/>
+    <w:nsid w:val="955D0203"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3094,51 +3094,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="766EBB61"/>
+    <w:nsid w:val="E38C0391"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3242,51 +3242,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="DD66B7E0"/>
+    <w:nsid w:val="7D700407"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3390,51 +3390,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="16DA2C37"/>
+    <w:nsid w:val="37FC9A11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3538,51 +3538,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="D7D3D894"/>
+    <w:nsid w:val="A8D23351"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3686,51 +3686,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="E9C7C311"/>
+    <w:nsid w:val="13B7032F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3834,51 +3834,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="907E32B6"/>
+    <w:nsid w:val="88E7CC48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3982,51 +3982,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="CF93E565"/>
+    <w:nsid w:val="290B8549"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>