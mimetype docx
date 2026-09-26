--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -2762,51 +2762,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D0964B2"/>
+    <w:nsid w:val="51ED5295"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2910,51 +2910,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12F41FDB"/>
+    <w:nsid w:val="799B4123"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3058,51 +3058,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7D98177D"/>
+    <w:nsid w:val="BEB8B34F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3206,51 +3206,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="77210BFB"/>
+    <w:nsid w:val="E122B534"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3354,51 +3354,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="38211F99"/>
+    <w:nsid w:val="D71C2B7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3502,51 +3502,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7179FAB4"/>
+    <w:nsid w:val="C7DE4015"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3650,51 +3650,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="9CE9F4A3"/>
+    <w:nsid w:val="11A17645"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3798,51 +3798,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7C0DDA4F"/>
+    <w:nsid w:val="9287C1F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3946,51 +3946,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A3169E7B"/>
+    <w:nsid w:val="3E2CFCF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4094,51 +4094,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="B8724C65"/>
+    <w:nsid w:val="9789F61A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4242,51 +4242,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="B41BF661"/>
+    <w:nsid w:val="D370EAE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4390,51 +4390,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="CA0560F3"/>
+    <w:nsid w:val="DBBC9EDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4538,51 +4538,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="8634C6F5"/>
+    <w:nsid w:val="BF4DF8E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4686,51 +4686,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="8DB81E9D"/>
+    <w:nsid w:val="C9FADFE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4834,51 +4834,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="F499F040"/>
+    <w:nsid w:val="2493BBBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4982,51 +4982,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="A4344D61"/>
+    <w:nsid w:val="AD5DD532"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5130,51 +5130,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="61DC2398"/>
+    <w:nsid w:val="F54A7AF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5278,51 +5278,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="02B3A3B1"/>
+    <w:nsid w:val="A081303C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5426,51 +5426,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="805395D0"/>
+    <w:nsid w:val="E9E112F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5574,51 +5574,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="A9144EA5"/>
+    <w:nsid w:val="DD8F0A6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5722,51 +5722,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="BF1DF93F"/>
+    <w:nsid w:val="454CD495"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5870,51 +5870,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="FF46CEDF"/>
+    <w:nsid w:val="F89268FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6018,51 +6018,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="6EEB03DE"/>
+    <w:nsid w:val="DD6D048B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6166,51 +6166,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="5FC89D4F"/>
+    <w:nsid w:val="DD111E0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6314,51 +6314,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="9531EF64"/>
+    <w:nsid w:val="DDB07D0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>