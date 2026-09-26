--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3998,51 +3998,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D90424A"/>
+    <w:nsid w:val="07CF283E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4146,51 +4146,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A5AD2D3"/>
+    <w:nsid w:val="FFDDEEF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4294,51 +4294,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AC1E7657"/>
+    <w:nsid w:val="017918A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4442,51 +4442,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="57BD4296"/>
+    <w:nsid w:val="2A9EF9FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4590,51 +4590,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3F17D658"/>
+    <w:nsid w:val="3C67F8A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4738,51 +4738,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F7757D74"/>
+    <w:nsid w:val="A3499620"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4886,51 +4886,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="8B1CD986"/>
+    <w:nsid w:val="7F4A1FE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5034,51 +5034,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="C90D89ED"/>
+    <w:nsid w:val="98771392"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5182,51 +5182,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="56155741"/>
+    <w:nsid w:val="73D4B7F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5330,51 +5330,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="F5E6E708"/>
+    <w:nsid w:val="41B093D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5478,51 +5478,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="AC86045F"/>
+    <w:nsid w:val="E159CE79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5626,51 +5626,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="A447235D"/>
+    <w:nsid w:val="003517F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5774,51 +5774,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="2232589E"/>
+    <w:nsid w:val="A9E29070"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5922,51 +5922,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="6F46080A"/>
+    <w:nsid w:val="470A8823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6070,51 +6070,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="22560031"/>
+    <w:nsid w:val="BE7AEE78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6218,51 +6218,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="682215D5"/>
+    <w:nsid w:val="ABFFEE9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6366,51 +6366,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="008EF1D4"/>
+    <w:nsid w:val="520667A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6514,51 +6514,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="2BA8DD6D"/>
+    <w:nsid w:val="EFA0800A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6662,51 +6662,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="5FF530E5"/>
+    <w:nsid w:val="D91117ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6810,51 +6810,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="B47BC3F2"/>
+    <w:nsid w:val="6CD42C1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6958,51 +6958,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="70127A77"/>
+    <w:nsid w:val="B4A62DE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7106,51 +7106,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="728746F9"/>
+    <w:nsid w:val="9AA7C869"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7254,51 +7254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="89655878"/>
+    <w:nsid w:val="56DB1618"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7402,51 +7402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="CAC37FC5"/>
+    <w:nsid w:val="1A40EAB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7550,51 +7550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="9C1DE47F"/>
+    <w:nsid w:val="C1913F81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7698,51 +7698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="4447E81E"/>
+    <w:nsid w:val="1381429E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7846,51 +7846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="46EBBE99"/>
+    <w:nsid w:val="DD6A5302"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7994,51 +7994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="B514C23E"/>
+    <w:nsid w:val="382BDA46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8142,51 +8142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="2475CFD3"/>
+    <w:nsid w:val="5C283577"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8290,51 +8290,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="31995648"/>
+    <w:nsid w:val="658BC72C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>