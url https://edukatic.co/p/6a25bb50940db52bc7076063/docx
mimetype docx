--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3717,51 +3717,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37F30A4B"/>
+    <w:nsid w:val="26997F3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3865,51 +3865,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A7C2FC50"/>
+    <w:nsid w:val="D34923E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4013,51 +4013,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8DB59B0B"/>
+    <w:nsid w:val="AF38B51B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4161,51 +4161,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F9207A7C"/>
+    <w:nsid w:val="480159FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4309,51 +4309,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="60F77D5B"/>
+    <w:nsid w:val="A7751C56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4457,51 +4457,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="94A391C9"/>
+    <w:nsid w:val="2ABFA297"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4605,51 +4605,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="58E1C313"/>
+    <w:nsid w:val="FF1B56D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4753,51 +4753,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="CDA36D3E"/>
+    <w:nsid w:val="01EC5FA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4901,51 +4901,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="CF3F05AF"/>
+    <w:nsid w:val="FB0642E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5049,51 +5049,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="1734C304"/>
+    <w:nsid w:val="19FDD6C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5197,51 +5197,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="20842731"/>
+    <w:nsid w:val="1488623B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5345,51 +5345,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="D1011FC2"/>
+    <w:nsid w:val="5887F7BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5493,51 +5493,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="873B2F39"/>
+    <w:nsid w:val="D45886FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5641,51 +5641,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="8AE3C841"/>
+    <w:nsid w:val="2EBBC3B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5789,51 +5789,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="B8CFEA2E"/>
+    <w:nsid w:val="FF347EA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5937,51 +5937,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="C3994523"/>
+    <w:nsid w:val="E8516126"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6085,51 +6085,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="2D788267"/>
+    <w:nsid w:val="7B8A56AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6233,51 +6233,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="7CF1CFB7"/>
+    <w:nsid w:val="02986970"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6381,51 +6381,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="044C142C"/>
+    <w:nsid w:val="7F06BD22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6529,51 +6529,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="C33F777E"/>
+    <w:nsid w:val="2A81DD0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6677,51 +6677,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="F55E31A2"/>
+    <w:nsid w:val="87FD426C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6825,51 +6825,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="A78ABAEF"/>
+    <w:nsid w:val="24D226CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6973,51 +6973,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="5730610B"/>
+    <w:nsid w:val="228D2931"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7121,51 +7121,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="DA64AECF"/>
+    <w:nsid w:val="F984D99C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7269,51 +7269,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="CFA9BC0C"/>
+    <w:nsid w:val="33E4F4E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7417,51 +7417,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="C9DE5653"/>
+    <w:nsid w:val="86758BF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7565,51 +7565,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="5410262B"/>
+    <w:nsid w:val="C9C1EEAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7713,51 +7713,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="36ACDA77"/>
+    <w:nsid w:val="84EFCB32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7861,51 +7861,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="869C21EB"/>
+    <w:nsid w:val="BA1FDCE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8009,51 +8009,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="34ACFCE9"/>
+    <w:nsid w:val="E3196C1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8157,51 +8157,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="99604139"/>
+    <w:nsid w:val="7AE03549"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8305,51 +8305,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="183C4425"/>
+    <w:nsid w:val="B4A3272E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8453,51 +8453,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="77646B10"/>
+    <w:nsid w:val="A357F1B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8601,51 +8601,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="E981FE73"/>
+    <w:nsid w:val="A92097B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>