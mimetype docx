--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -5159,51 +5159,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8CB2ACD2"/>
+    <w:nsid w:val="65376B98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5307,51 +5307,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CF537AB6"/>
+    <w:nsid w:val="C4932C9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5455,51 +5455,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9B911B11"/>
+    <w:nsid w:val="6B461474"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5603,51 +5603,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="937306C0"/>
+    <w:nsid w:val="7E35CD5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5751,51 +5751,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C899820A"/>
+    <w:nsid w:val="8AF297DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5899,51 +5899,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E8A33565"/>
+    <w:nsid w:val="66843CAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6047,51 +6047,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="9C64E772"/>
+    <w:nsid w:val="A8E4F288"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6195,51 +6195,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="8EEA330A"/>
+    <w:nsid w:val="0480CB68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6343,51 +6343,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="5DF190CE"/>
+    <w:nsid w:val="5AAA4DF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6491,51 +6491,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="BAD1E70D"/>
+    <w:nsid w:val="14E0D614"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6639,51 +6639,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="98C773A7"/>
+    <w:nsid w:val="91FFC406"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6787,51 +6787,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="8D9DCA6C"/>
+    <w:nsid w:val="F3F3F07B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6935,51 +6935,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="6C63850C"/>
+    <w:nsid w:val="2DEF3B05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7083,51 +7083,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="8435B0DF"/>
+    <w:nsid w:val="70D86C2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7231,51 +7231,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="C82AC701"/>
+    <w:nsid w:val="3CF5159F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7379,51 +7379,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="880913DE"/>
+    <w:nsid w:val="8AAB1056"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7527,51 +7527,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="2FF769E8"/>
+    <w:nsid w:val="7BE986E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7675,51 +7675,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="FB47E958"/>
+    <w:nsid w:val="EEFCFD3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7823,51 +7823,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="65445578"/>
+    <w:nsid w:val="147D1635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7971,51 +7971,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="BED9191D"/>
+    <w:nsid w:val="6E4E2CED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8119,51 +8119,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="FA22CF74"/>
+    <w:nsid w:val="A2D83CAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8267,51 +8267,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="88B681A5"/>
+    <w:nsid w:val="61CD1D6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8415,51 +8415,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="80EFC323"/>
+    <w:nsid w:val="1ECA4713"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8563,51 +8563,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="DBC73B6B"/>
+    <w:nsid w:val="CFED8BB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8711,51 +8711,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="D71C74ED"/>
+    <w:nsid w:val="3DD48A04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8859,51 +8859,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="C8140825"/>
+    <w:nsid w:val="C364A70B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9007,51 +9007,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="5D84B2DC"/>
+    <w:nsid w:val="228D8E24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>