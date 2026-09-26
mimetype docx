--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -2930,51 +2930,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2469E7F6"/>
+    <w:nsid w:val="9833767F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3078,51 +3078,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="911101AC"/>
+    <w:nsid w:val="0D977CBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3226,51 +3226,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B6720B88"/>
+    <w:nsid w:val="1F7C4E24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3374,51 +3374,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="41CC6273"/>
+    <w:nsid w:val="FAB99861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3522,51 +3522,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C12F2238"/>
+    <w:nsid w:val="AB11C771"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3670,51 +3670,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="194D44B1"/>
+    <w:nsid w:val="E1B6544D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3818,51 +3818,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="755B0D20"/>
+    <w:nsid w:val="A1C11FA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3966,51 +3966,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="41F7BD70"/>
+    <w:nsid w:val="AEDA9560"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4114,51 +4114,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="CA36FEFD"/>
+    <w:nsid w:val="1A03FF07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4262,51 +4262,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="4C92EDD3"/>
+    <w:nsid w:val="04AE309E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4410,51 +4410,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="82508AA5"/>
+    <w:nsid w:val="029E5F4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4558,51 +4558,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="F5249355"/>
+    <w:nsid w:val="4B3892C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4706,51 +4706,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="82DFA408"/>
+    <w:nsid w:val="9EC84011"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4854,51 +4854,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="9180C329"/>
+    <w:nsid w:val="C5A58012"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5002,51 +5002,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="227BA9FE"/>
+    <w:nsid w:val="9F93A9EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5150,51 +5150,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="59C88374"/>
+    <w:nsid w:val="637D13DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>