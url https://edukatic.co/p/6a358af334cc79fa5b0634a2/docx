--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -2369,51 +2369,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7F1FF05"/>
+    <w:nsid w:val="BDA787A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2517,51 +2517,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D139AF14"/>
+    <w:nsid w:val="FCD80C33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2665,51 +2665,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="01BBE173"/>
+    <w:nsid w:val="6457536A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2813,51 +2813,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="35B74B22"/>
+    <w:nsid w:val="2F281F44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2961,51 +2961,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E32C514E"/>
+    <w:nsid w:val="82995574"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3109,51 +3109,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="36FAB54E"/>
+    <w:nsid w:val="F6553627"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3257,51 +3257,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="18C982D2"/>
+    <w:nsid w:val="7D4B3F92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3405,51 +3405,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="20D5A618"/>
+    <w:nsid w:val="F70B7033"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3553,51 +3553,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="F1D4E2F2"/>
+    <w:nsid w:val="EB74FCA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3701,51 +3701,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="EEB927FD"/>
+    <w:nsid w:val="BDB037E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3849,51 +3849,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="65F31C91"/>
+    <w:nsid w:val="29F7E348"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3997,51 +3997,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="73F4CC5A"/>
+    <w:nsid w:val="7890E44D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4145,51 +4145,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="A993527F"/>
+    <w:nsid w:val="EAAF97D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4293,51 +4293,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="865FC7E4"/>
+    <w:nsid w:val="894CE542"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4441,51 +4441,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="C9320628"/>
+    <w:nsid w:val="63DA0D10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4589,51 +4589,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="084FEE83"/>
+    <w:nsid w:val="1789F061"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>