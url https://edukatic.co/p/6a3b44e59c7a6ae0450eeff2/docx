--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -2187,51 +2187,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67909AA6"/>
+    <w:nsid w:val="244B69C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2335,51 +2335,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F2EB3CB6"/>
+    <w:nsid w:val="71361A14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2483,51 +2483,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A8E56EFC"/>
+    <w:nsid w:val="85F5CAE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2631,51 +2631,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F24978E0"/>
+    <w:nsid w:val="1AA34308"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2779,51 +2779,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="124B92A5"/>
+    <w:nsid w:val="CED22AA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2927,51 +2927,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4F8580F3"/>
+    <w:nsid w:val="07217DBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3075,51 +3075,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="A0228459"/>
+    <w:nsid w:val="5AE8E987"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3223,51 +3223,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1F9B36AE"/>
+    <w:nsid w:val="ED1FA61B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3371,51 +3371,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="3E91D59F"/>
+    <w:nsid w:val="EC8D4A19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3519,51 +3519,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="839B8272"/>
+    <w:nsid w:val="1D597A2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3667,51 +3667,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="07CCA145"/>
+    <w:nsid w:val="FA4C1D52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3815,51 +3815,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="DBB65E8D"/>
+    <w:nsid w:val="F3E6DA0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3963,51 +3963,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="499B442E"/>
+    <w:nsid w:val="A8189D87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4111,51 +4111,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="0E705648"/>
+    <w:nsid w:val="C057C911"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4259,51 +4259,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="660EB6A6"/>
+    <w:nsid w:val="0B8F95C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4407,51 +4407,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="9957B2CB"/>
+    <w:nsid w:val="150E1BC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4555,51 +4555,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="D884E983"/>
+    <w:nsid w:val="3FDF26E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4703,51 +4703,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="564CC5D6"/>
+    <w:nsid w:val="67615175"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4851,51 +4851,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="E5886721"/>
+    <w:nsid w:val="0678B9C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4999,51 +4999,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="60BA8A08"/>
+    <w:nsid w:val="7CB91855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5147,51 +5147,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="2F2936FC"/>
+    <w:nsid w:val="B7C4026C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5295,51 +5295,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="46C7DA5D"/>
+    <w:nsid w:val="AEA63694"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5443,51 +5443,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="7A562DFC"/>
+    <w:nsid w:val="B8397AF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5591,51 +5591,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="0594BF40"/>
+    <w:nsid w:val="81C8711C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5739,51 +5739,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="D8743694"/>
+    <w:nsid w:val="9A5AC9F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5887,51 +5887,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="16F1F500"/>
+    <w:nsid w:val="14FF5851"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6035,51 +6035,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="5933125D"/>
+    <w:nsid w:val="93EBF64A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6183,51 +6183,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="BA013884"/>
+    <w:nsid w:val="EA6ED764"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>