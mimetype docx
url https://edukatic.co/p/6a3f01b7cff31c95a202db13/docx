--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -2664,51 +2664,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1F7CAB6"/>
+    <w:nsid w:val="F2A6D174"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2812,51 +2812,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F2DD0FFD"/>
+    <w:nsid w:val="3BB9C653"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2960,51 +2960,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="280B9C65"/>
+    <w:nsid w:val="587682B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3108,51 +3108,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1D2BACE1"/>
+    <w:nsid w:val="BD41CB2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3256,51 +3256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="31C8E35E"/>
+    <w:nsid w:val="C95B7172"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3404,51 +3404,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7C3C9DE7"/>
+    <w:nsid w:val="D82B880C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3552,51 +3552,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="82EBCD96"/>
+    <w:nsid w:val="1843B900"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3700,51 +3700,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="54F1B81C"/>
+    <w:nsid w:val="FC1E6ADD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3848,51 +3848,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="583F8B7C"/>
+    <w:nsid w:val="013B9226"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3996,51 +3996,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="E91F27D7"/>
+    <w:nsid w:val="A5C71A76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4144,51 +4144,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="F7C6529E"/>
+    <w:nsid w:val="7C1F0CCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4292,51 +4292,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="41BCCB28"/>
+    <w:nsid w:val="787AC966"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4440,51 +4440,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="CA78F352"/>
+    <w:nsid w:val="35D78B74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4588,51 +4588,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="68F1E7C2"/>
+    <w:nsid w:val="6861D60A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4736,51 +4736,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="72388217"/>
+    <w:nsid w:val="D2FCBC3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4884,51 +4884,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="133A5F4F"/>
+    <w:nsid w:val="0A74ACFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5032,51 +5032,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="91886A89"/>
+    <w:nsid w:val="87050888"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5180,51 +5180,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="0A37944A"/>
+    <w:nsid w:val="CE5EE79A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5328,51 +5328,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="607A72EB"/>
+    <w:nsid w:val="30F31EEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5476,51 +5476,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="2E644415"/>
+    <w:nsid w:val="56B17E00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5624,51 +5624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="99926D4D"/>
+    <w:nsid w:val="28CF0A27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5772,51 +5772,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="FA19BF02"/>
+    <w:nsid w:val="E98BC03C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5920,51 +5920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="9ABD1C28"/>
+    <w:nsid w:val="C869FED0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6068,51 +6068,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="05F15802"/>
+    <w:nsid w:val="47B5C167"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6216,51 +6216,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="708B79F4"/>
+    <w:nsid w:val="AE7DD81F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6364,51 +6364,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="9CDDA771"/>
+    <w:nsid w:val="29C91655"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6512,51 +6512,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="20BFB0AE"/>
+    <w:nsid w:val="A392EF2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>