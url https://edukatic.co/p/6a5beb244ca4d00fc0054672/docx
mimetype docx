--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3117,51 +3117,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD42E12D"/>
+    <w:nsid w:val="EC5E0AC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3265,51 +3265,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B7C5C344"/>
+    <w:nsid w:val="8C5FF099"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3413,51 +3413,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="86D64C09"/>
+    <w:nsid w:val="D083CE43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3561,51 +3561,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2F92929E"/>
+    <w:nsid w:val="7FF3D944"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3709,51 +3709,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="58ABF4F8"/>
+    <w:nsid w:val="A8CEBE58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3857,51 +3857,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A508A740"/>
+    <w:nsid w:val="76003AD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4005,51 +4005,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="A99BB0B0"/>
+    <w:nsid w:val="D72A6D5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4153,51 +4153,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="89385F2D"/>
+    <w:nsid w:val="88DC46F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4301,51 +4301,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="ACACA65C"/>
+    <w:nsid w:val="E5A4A27C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4449,51 +4449,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="47DD5159"/>
+    <w:nsid w:val="78EC7FB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4597,51 +4597,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="5164BF3D"/>
+    <w:nsid w:val="D658937F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4745,51 +4745,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="BE19C753"/>
+    <w:nsid w:val="E1C9B8CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4893,51 +4893,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="3D77A962"/>
+    <w:nsid w:val="F76C00E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5041,51 +5041,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="5F04136D"/>
+    <w:nsid w:val="9D195A32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5189,51 +5189,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="0E8B9C2A"/>
+    <w:nsid w:val="9C9ECAD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5337,51 +5337,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="E04E1B0C"/>
+    <w:nsid w:val="6ADB3CD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5485,51 +5485,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="E39E1D34"/>
+    <w:nsid w:val="C6149666"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5633,51 +5633,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="CCF498C4"/>
+    <w:nsid w:val="60362CAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5781,51 +5781,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="CC2C36CC"/>
+    <w:nsid w:val="5EC55CBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5929,51 +5929,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="1B4B11FC"/>
+    <w:nsid w:val="A823DA24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6077,51 +6077,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="D2EBB21B"/>
+    <w:nsid w:val="7C0A0BBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6225,51 +6225,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="FAFFA082"/>
+    <w:nsid w:val="6D822DFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6373,51 +6373,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="0727F17A"/>
+    <w:nsid w:val="FB2BEA68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6521,51 +6521,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="8C6A32D5"/>
+    <w:nsid w:val="3F061D52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6669,51 +6669,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="3BAEC0FD"/>
+    <w:nsid w:val="F7ABE403"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6817,51 +6817,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="B76EF70A"/>
+    <w:nsid w:val="04C465A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6965,51 +6965,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="56A6B8BA"/>
+    <w:nsid w:val="7DF1A0C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7113,51 +7113,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="545976AE"/>
+    <w:nsid w:val="F03AFCF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7261,51 +7261,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="EC68A01A"/>
+    <w:nsid w:val="CB2777B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7409,51 +7409,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="DF2BE0E0"/>
+    <w:nsid w:val="5684E191"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7557,51 +7557,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="BC8DF331"/>
+    <w:nsid w:val="0F5E8D6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>