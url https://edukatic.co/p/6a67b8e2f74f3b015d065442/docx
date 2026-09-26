--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -4328,51 +4328,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9188BD7"/>
+    <w:nsid w:val="AE840B6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4476,51 +4476,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B5060C02"/>
+    <w:nsid w:val="CF1146C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4624,51 +4624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A4583904"/>
+    <w:nsid w:val="596B1A7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4772,51 +4772,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FCA155B7"/>
+    <w:nsid w:val="81A49AC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4920,51 +4920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="67F90F13"/>
+    <w:nsid w:val="4A73614E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5068,51 +5068,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="704FD60A"/>
+    <w:nsid w:val="28128C1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5216,51 +5216,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="8822CE3E"/>
+    <w:nsid w:val="8E72B86B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5364,51 +5364,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0B502219"/>
+    <w:nsid w:val="159D652A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5512,51 +5512,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="5DD2DEF9"/>
+    <w:nsid w:val="6093D3CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5660,51 +5660,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="A901F27C"/>
+    <w:nsid w:val="DB34D6AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5808,51 +5808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="4F1BD242"/>
+    <w:nsid w:val="64068F8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5956,51 +5956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="F330B49E"/>
+    <w:nsid w:val="53EF73D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6104,51 +6104,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="DA69D72E"/>
+    <w:nsid w:val="ED3921CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6252,51 +6252,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="397222B7"/>
+    <w:nsid w:val="F97FA39A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6400,51 +6400,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="9ECC57BC"/>
+    <w:nsid w:val="78D48085"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6548,51 +6548,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="A819B0CB"/>
+    <w:nsid w:val="FFEB8E92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6696,51 +6696,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="978B7EB1"/>
+    <w:nsid w:val="346F289F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6844,51 +6844,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="5AA2C2A4"/>
+    <w:nsid w:val="2AF8CF26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6992,51 +6992,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="844DA602"/>
+    <w:nsid w:val="8658FB40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7140,51 +7140,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="EB817F96"/>
+    <w:nsid w:val="2F2EAAF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7288,51 +7288,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="684B78EA"/>
+    <w:nsid w:val="E42232E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7436,51 +7436,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="798910D8"/>
+    <w:nsid w:val="83B95445"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7584,51 +7584,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="0A0A66E1"/>
+    <w:nsid w:val="7227B2E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7732,51 +7732,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="73FA7D5C"/>
+    <w:nsid w:val="DD592D7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7880,51 +7880,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="1942439D"/>
+    <w:nsid w:val="C700F112"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8028,51 +8028,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="3E71499C"/>
+    <w:nsid w:val="6D76B0E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8176,51 +8176,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="81A84126"/>
+    <w:nsid w:val="4791FD59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8324,51 +8324,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="A931F473"/>
+    <w:nsid w:val="A7D62F00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8472,51 +8472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="D6CB2887"/>
+    <w:nsid w:val="1514E705"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8620,51 +8620,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="3DE3A65A"/>
+    <w:nsid w:val="99A65C2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8768,51 +8768,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="2BE910D3"/>
+    <w:nsid w:val="69B13BA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8916,51 +8916,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="BE5D17B6"/>
+    <w:nsid w:val="0AAAC03A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9064,51 +9064,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="B48F0996"/>
+    <w:nsid w:val="6734B464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9212,51 +9212,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="F9F3843D"/>
+    <w:nsid w:val="A225938F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9360,51 +9360,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="F23F5089"/>
+    <w:nsid w:val="46EDA47B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9508,51 +9508,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="EB83E075"/>
+    <w:nsid w:val="09B0366B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9656,51 +9656,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="C8749478"/>
+    <w:nsid w:val="3A5F8839"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9804,51 +9804,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="BF98D29B"/>
+    <w:nsid w:val="6DCE9D5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9952,51 +9952,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="18764BE0"/>
+    <w:nsid w:val="C096F8A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10100,51 +10100,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="CC062EA9"/>
+    <w:nsid w:val="30BE6165"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10248,51 +10248,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="9936FBFA"/>
+    <w:nsid w:val="ADB6F996"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>