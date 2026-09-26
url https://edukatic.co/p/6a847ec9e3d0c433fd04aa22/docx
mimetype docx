--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -4687,51 +4687,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D105B02"/>
+    <w:nsid w:val="38DDD8BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4835,51 +4835,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1AA483EE"/>
+    <w:nsid w:val="B25403F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4983,51 +4983,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="78C7871D"/>
+    <w:nsid w:val="647EBB25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5131,51 +5131,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5ADAD427"/>
+    <w:nsid w:val="52C3E5E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5279,51 +5279,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B48E51A2"/>
+    <w:nsid w:val="EF7B8A01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5427,51 +5427,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E9322429"/>
+    <w:nsid w:val="12F2AB81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5575,51 +5575,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="AA7ABE11"/>
+    <w:nsid w:val="FC22BB30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5723,51 +5723,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="FBFD5D8C"/>
+    <w:nsid w:val="5AB6A579"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5871,51 +5871,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0C0D39BE"/>
+    <w:nsid w:val="32A1677B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6019,51 +6019,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="6675ACED"/>
+    <w:nsid w:val="9502BF5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6167,51 +6167,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="7333FE93"/>
+    <w:nsid w:val="F26C2306"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6315,51 +6315,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="FAA3EAF0"/>
+    <w:nsid w:val="BCCF72E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6463,51 +6463,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="7A3B6FBD"/>
+    <w:nsid w:val="B0D7E1E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6611,51 +6611,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="C34B74EC"/>
+    <w:nsid w:val="66838017"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6759,51 +6759,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="F7F8898E"/>
+    <w:nsid w:val="697C5838"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6907,51 +6907,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="882C3371"/>
+    <w:nsid w:val="56465CA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7055,51 +7055,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="364894A9"/>
+    <w:nsid w:val="1B84B5EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7203,51 +7203,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="1A75DCB4"/>
+    <w:nsid w:val="E3A28DFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7351,51 +7351,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="6FB36373"/>
+    <w:nsid w:val="7C479927"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7499,51 +7499,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="B317F669"/>
+    <w:nsid w:val="BCAE77E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7647,51 +7647,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="705B0D62"/>
+    <w:nsid w:val="1224E156"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7795,51 +7795,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="0D987EE7"/>
+    <w:nsid w:val="2A2E56A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7943,51 +7943,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="476B193C"/>
+    <w:nsid w:val="7E63821E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8091,51 +8091,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="0D9E07DE"/>
+    <w:nsid w:val="22D94A81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8239,51 +8239,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="82CCCEA6"/>
+    <w:nsid w:val="6D5B5FF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8387,51 +8387,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="0A0B28AB"/>
+    <w:nsid w:val="941912CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8535,51 +8535,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="35BC3DCC"/>
+    <w:nsid w:val="2254196B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8683,51 +8683,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="2E79F9F8"/>
+    <w:nsid w:val="A4DAF1CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8831,51 +8831,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="E92040E2"/>
+    <w:nsid w:val="E635D58E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8979,51 +8979,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="9F4FE35F"/>
+    <w:nsid w:val="B75659B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9127,51 +9127,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="488B108F"/>
+    <w:nsid w:val="8C1C337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9275,51 +9275,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="BFDD0E0B"/>
+    <w:nsid w:val="2D80721C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9423,51 +9423,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="FAD60DC4"/>
+    <w:nsid w:val="E777835D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9571,51 +9571,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="F6CEAC9E"/>
+    <w:nsid w:val="D22AA23F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9719,51 +9719,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="DA0C11AB"/>
+    <w:nsid w:val="63705AD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9867,51 +9867,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="EDFA03E1"/>
+    <w:nsid w:val="0C6CB6F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10015,51 +10015,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="8B2795F5"/>
+    <w:nsid w:val="0627E1F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10163,51 +10163,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="5A21023C"/>
+    <w:nsid w:val="52A9E40B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10311,51 +10311,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="9F52071D"/>
+    <w:nsid w:val="30DD615A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10459,51 +10459,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="AFA4465F"/>
+    <w:nsid w:val="89401BDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10607,51 +10607,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="698FD63F"/>
+    <w:nsid w:val="6D37FD30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10755,51 +10755,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="641FA7B1"/>
+    <w:nsid w:val="00C566E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10903,51 +10903,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="87B9DDCE"/>
+    <w:nsid w:val="3361A10B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11051,51 +11051,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
-    <w:nsid w:val="DF5FF919"/>
+    <w:nsid w:val="493B68BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11199,51 +11199,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45">
-    <w:nsid w:val="16D7654D"/>
+    <w:nsid w:val="74634139"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11347,51 +11347,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46">
-    <w:nsid w:val="A34C5B0F"/>
+    <w:nsid w:val="1ABBBE09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>