--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -92,51 +92,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D94B14C"/>
+    <w:nsid w:val="B717CF91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -240,51 +240,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="30D58F72"/>
+    <w:nsid w:val="D5205861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -388,51 +388,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E8254FAD"/>
+    <w:nsid w:val="38E83AD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -536,51 +536,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="02BA5669"/>
+    <w:nsid w:val="1DF101FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -684,51 +684,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A21849A9"/>
+    <w:nsid w:val="E25F81FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -832,51 +832,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9F3C52DD"/>
+    <w:nsid w:val="D3A6754C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -980,51 +980,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1663F51F"/>
+    <w:nsid w:val="264BFD07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1128,51 +1128,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="93105D68"/>
+    <w:nsid w:val="6B324EAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1276,51 +1276,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="628FB4AD"/>
+    <w:nsid w:val="05DFF6FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1424,51 +1424,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="C734AA5A"/>
+    <w:nsid w:val="B8415257"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1572,51 +1572,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="43B2401A"/>
+    <w:nsid w:val="F32774BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1720,51 +1720,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="C11D7898"/>
+    <w:nsid w:val="19DC66D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1868,51 +1868,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="666DAAF2"/>
+    <w:nsid w:val="4F508BD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2016,51 +2016,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="3AF9114F"/>
+    <w:nsid w:val="5FD6922A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2164,51 +2164,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="3E4AE819"/>
+    <w:nsid w:val="96EB7457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2312,51 +2312,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="E61E679B"/>
+    <w:nsid w:val="DFF08271"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2460,51 +2460,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="10909564"/>
+    <w:nsid w:val="8D2D7AA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2608,51 +2608,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="1AFD1106"/>
+    <w:nsid w:val="77931ABA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2756,51 +2756,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="84D23F04"/>
+    <w:nsid w:val="DC567208"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2904,51 +2904,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="65CB3F1F"/>
+    <w:nsid w:val="49013FBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3052,51 +3052,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="E2FB2AFC"/>
+    <w:nsid w:val="D643D701"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3200,51 +3200,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="909AB837"/>
+    <w:nsid w:val="157AA84B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3348,51 +3348,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="128D442F"/>
+    <w:nsid w:val="60380CB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3496,51 +3496,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="374A6232"/>
+    <w:nsid w:val="3A913A3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3644,51 +3644,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="25BCC966"/>
+    <w:nsid w:val="2458F5CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3792,51 +3792,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="42655AD2"/>
+    <w:nsid w:val="122674D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3940,51 +3940,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="908B4A3B"/>
+    <w:nsid w:val="32CF737F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4088,51 +4088,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="50D5BD4E"/>
+    <w:nsid w:val="6DB8089C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4236,51 +4236,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="1A86DC8F"/>
+    <w:nsid w:val="51732073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4384,51 +4384,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="244800E8"/>
+    <w:nsid w:val="0DC9D175"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4532,51 +4532,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="BEE9F6AE"/>
+    <w:nsid w:val="2AA1F9DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>