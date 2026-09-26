--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -5502,51 +5502,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A539241"/>
+    <w:nsid w:val="B6583CD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5650,51 +5650,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F11E24C"/>
+    <w:nsid w:val="B8048BDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5798,51 +5798,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6D7B644B"/>
+    <w:nsid w:val="D1C99E80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5946,51 +5946,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CD048875"/>
+    <w:nsid w:val="F1002ABE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6094,51 +6094,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="33FE8335"/>
+    <w:nsid w:val="D81A5939"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6242,51 +6242,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="42735A9B"/>
+    <w:nsid w:val="70E5BCE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6390,51 +6390,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="DA4FAA71"/>
+    <w:nsid w:val="BCFE4E05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6538,51 +6538,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="342E40AC"/>
+    <w:nsid w:val="A6C54414"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6686,51 +6686,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="EC692577"/>
+    <w:nsid w:val="55655992"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6834,51 +6834,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="E28AB532"/>
+    <w:nsid w:val="3EBE1BCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6982,51 +6982,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="96145103"/>
+    <w:nsid w:val="9F6CC7DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7130,51 +7130,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="2DD76C54"/>
+    <w:nsid w:val="F63B1382"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7278,51 +7278,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="EA0213ED"/>
+    <w:nsid w:val="8F1B7BEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7426,51 +7426,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="03CCD0D4"/>
+    <w:nsid w:val="BF22AC93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7574,51 +7574,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="50031FCF"/>
+    <w:nsid w:val="AFE1C5AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7722,51 +7722,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="8920676D"/>
+    <w:nsid w:val="6E443D16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7870,51 +7870,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="17896655"/>
+    <w:nsid w:val="06D127C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8018,51 +8018,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="072FAEEB"/>
+    <w:nsid w:val="8BBD65AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8166,51 +8166,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="0022F32C"/>
+    <w:nsid w:val="7705C51E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8314,51 +8314,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="66AD6023"/>
+    <w:nsid w:val="726B0BE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8462,51 +8462,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="4671A9E4"/>
+    <w:nsid w:val="2DA6CCAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8610,51 +8610,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="8ADE39E8"/>
+    <w:nsid w:val="D8577C89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8758,51 +8758,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="3EE9F313"/>
+    <w:nsid w:val="84E71D52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8906,51 +8906,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="3906D34A"/>
+    <w:nsid w:val="1E98DB9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9054,51 +9054,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="80225617"/>
+    <w:nsid w:val="6F6E38F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9202,51 +9202,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="E04E9067"/>
+    <w:nsid w:val="240B557B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9350,51 +9350,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="D289E5C3"/>
+    <w:nsid w:val="479312A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9498,51 +9498,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="E5E30189"/>
+    <w:nsid w:val="E6A95E7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9646,51 +9646,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="2C12BA17"/>
+    <w:nsid w:val="E59490BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9794,51 +9794,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="8DAE0E3E"/>
+    <w:nsid w:val="E1BE3175"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>