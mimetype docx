--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3640,51 +3640,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF0870EF"/>
+    <w:nsid w:val="C869959B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3788,51 +3788,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="18A5555D"/>
+    <w:nsid w:val="9CC820B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3936,51 +3936,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="55B5A9C5"/>
+    <w:nsid w:val="71398DBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4084,51 +4084,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C1AC580E"/>
+    <w:nsid w:val="7B5FA086"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4232,51 +4232,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E55390D0"/>
+    <w:nsid w:val="3893F29C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4380,51 +4380,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="24D53326"/>
+    <w:nsid w:val="A21AED48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4528,51 +4528,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2C468120"/>
+    <w:nsid w:val="8610B323"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4676,51 +4676,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="FC295933"/>
+    <w:nsid w:val="1ACACF35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4824,51 +4824,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="66AA6EAA"/>
+    <w:nsid w:val="987EFC84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4972,51 +4972,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="9CC01D28"/>
+    <w:nsid w:val="260F3D8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5120,51 +5120,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="BD154097"/>
+    <w:nsid w:val="7D003581"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5268,51 +5268,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="3D0187D7"/>
+    <w:nsid w:val="F9BC6960"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5416,51 +5416,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="287A252F"/>
+    <w:nsid w:val="498412D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5564,51 +5564,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="78A61F44"/>
+    <w:nsid w:val="938DCC55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5712,51 +5712,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="0E90C11D"/>
+    <w:nsid w:val="2BB7571A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5860,51 +5860,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="6699058E"/>
+    <w:nsid w:val="F77893EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6008,51 +6008,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="ABF634F3"/>
+    <w:nsid w:val="6776BB0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6156,51 +6156,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="BEB03AEF"/>
+    <w:nsid w:val="A8F31D8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6304,51 +6304,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="56BFD4AF"/>
+    <w:nsid w:val="2833C2B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6452,51 +6452,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="7E092ED6"/>
+    <w:nsid w:val="608A553F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6600,51 +6600,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="38731DBC"/>
+    <w:nsid w:val="F138C7CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6748,51 +6748,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="C788CFAF"/>
+    <w:nsid w:val="193B0673"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6896,51 +6896,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="E4456F82"/>
+    <w:nsid w:val="235E60D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7044,51 +7044,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="89BBD180"/>
+    <w:nsid w:val="AA698CC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7192,51 +7192,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="44F81276"/>
+    <w:nsid w:val="25CCAAB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7340,51 +7340,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="D3EBB7FF"/>
+    <w:nsid w:val="1BEA3285"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7488,51 +7488,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="F540CB31"/>
+    <w:nsid w:val="BE8CB16B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7636,51 +7636,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="2CC713C4"/>
+    <w:nsid w:val="67D30D89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7784,51 +7784,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="4C299840"/>
+    <w:nsid w:val="7A43C81F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7932,51 +7932,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="ED0C9A35"/>
+    <w:nsid w:val="9CE8162A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>