--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -4212,51 +4212,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83B7FF0D"/>
+    <w:nsid w:val="515C8998"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4360,51 +4360,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03BCB51C"/>
+    <w:nsid w:val="11E9117E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4508,51 +4508,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="42D0A1D3"/>
+    <w:nsid w:val="C4ABDD98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4656,51 +4656,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A4440430"/>
+    <w:nsid w:val="934EF268"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4804,51 +4804,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="28B17B56"/>
+    <w:nsid w:val="774AD318"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4952,51 +4952,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BDCE2F77"/>
+    <w:nsid w:val="FAE0F719"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5100,51 +5100,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="014D3F47"/>
+    <w:nsid w:val="B4F5C486"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5248,51 +5248,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="8320FBB4"/>
+    <w:nsid w:val="3C6C680B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5396,51 +5396,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A2E8CF80"/>
+    <w:nsid w:val="BDF3983B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5544,51 +5544,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="0718619A"/>
+    <w:nsid w:val="A18B1D43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5692,51 +5692,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="B79ECC1C"/>
+    <w:nsid w:val="CDDCBF5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5840,51 +5840,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="396CB35B"/>
+    <w:nsid w:val="346E5BC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5988,51 +5988,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="954D5824"/>
+    <w:nsid w:val="C3254EA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6136,51 +6136,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="01C27E85"/>
+    <w:nsid w:val="0B249B42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6284,51 +6284,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="E2E560AB"/>
+    <w:nsid w:val="6BD77A1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6432,51 +6432,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="E06E54B6"/>
+    <w:nsid w:val="FC347022"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6580,51 +6580,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="A3E10510"/>
+    <w:nsid w:val="9017CAEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6728,51 +6728,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="CB562C7C"/>
+    <w:nsid w:val="07DC4554"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6876,51 +6876,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="778D9CF9"/>
+    <w:nsid w:val="72EE3B7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7024,51 +7024,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="A9627C6E"/>
+    <w:nsid w:val="14E9CE4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7172,51 +7172,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="540337F7"/>
+    <w:nsid w:val="1850C4E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7320,51 +7320,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="43530BE9"/>
+    <w:nsid w:val="3D1BA75B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7468,51 +7468,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="6B6A3DF4"/>
+    <w:nsid w:val="31A89114"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7616,51 +7616,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="1BEA8E22"/>
+    <w:nsid w:val="0E0F9235"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7764,51 +7764,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="839F7B2F"/>
+    <w:nsid w:val="9C474E5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7912,51 +7912,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="EF45F3DB"/>
+    <w:nsid w:val="E780DCB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8060,51 +8060,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="9EEC5EBE"/>
+    <w:nsid w:val="4B7FB82F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8208,51 +8208,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="FC22F92B"/>
+    <w:nsid w:val="4D102E68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8356,51 +8356,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="A5AD81E6"/>
+    <w:nsid w:val="23C7BCF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8504,51 +8504,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="3B1A13D6"/>
+    <w:nsid w:val="72BCFDBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8652,51 +8652,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="222643BB"/>
+    <w:nsid w:val="5B30B50C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8800,51 +8800,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="CA1C7C5D"/>
+    <w:nsid w:val="B20443D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8948,51 +8948,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="42E3D2E8"/>
+    <w:nsid w:val="CE30C4F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9096,51 +9096,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="2E5360E1"/>
+    <w:nsid w:val="34A63324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9244,51 +9244,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="0AA4A844"/>
+    <w:nsid w:val="01FB3E3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9392,51 +9392,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="238BE519"/>
+    <w:nsid w:val="E69AF620"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9540,51 +9540,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="7B40D4FD"/>
+    <w:nsid w:val="B5D8B965"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9688,51 +9688,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="56EA4ECA"/>
+    <w:nsid w:val="FD20BA5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9836,51 +9836,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="9B083359"/>
+    <w:nsid w:val="997BB220"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9984,51 +9984,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="A1FC5778"/>
+    <w:nsid w:val="DBFA6F4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10132,51 +10132,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="8CCB0548"/>
+    <w:nsid w:val="9A3B57D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>