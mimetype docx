--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -4081,51 +4081,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C058156D"/>
+    <w:nsid w:val="B6065BC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4229,51 +4229,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="67A6C123"/>
+    <w:nsid w:val="8418D956"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4377,51 +4377,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8AC69B6D"/>
+    <w:nsid w:val="70DE14E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4525,51 +4525,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AAA1D325"/>
+    <w:nsid w:val="771D3F18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4673,51 +4673,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="EF368FDE"/>
+    <w:nsid w:val="3101E652"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4821,51 +4821,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C582345A"/>
+    <w:nsid w:val="89C9617E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4969,51 +4969,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="C70232D2"/>
+    <w:nsid w:val="D941E3E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5117,51 +5117,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="B6A13A9F"/>
+    <w:nsid w:val="F46CCE96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5265,51 +5265,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A8AAE139"/>
+    <w:nsid w:val="185885D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5413,51 +5413,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="6C9C35F6"/>
+    <w:nsid w:val="3582A7EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5561,51 +5561,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="756B2234"/>
+    <w:nsid w:val="18A2487D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5709,51 +5709,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="FCE24862"/>
+    <w:nsid w:val="16B27508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5857,51 +5857,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="1865436D"/>
+    <w:nsid w:val="7FCF3363"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6005,51 +6005,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="3DAC3BCE"/>
+    <w:nsid w:val="D828EA5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6153,51 +6153,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="6E4EC5DB"/>
+    <w:nsid w:val="B667E4F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6301,51 +6301,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="EE3D015E"/>
+    <w:nsid w:val="FA068591"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6449,51 +6449,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="09B78C05"/>
+    <w:nsid w:val="CC380F00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6597,51 +6597,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="CA3BD535"/>
+    <w:nsid w:val="8B787524"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6745,51 +6745,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="1D62FF40"/>
+    <w:nsid w:val="DE4BD0F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6893,51 +6893,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="72F87FDC"/>
+    <w:nsid w:val="84AB19EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7041,51 +7041,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="BDB93F2F"/>
+    <w:nsid w:val="D403119D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7189,51 +7189,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="1E32D3C4"/>
+    <w:nsid w:val="EA21D583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7337,51 +7337,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="68E2BB05"/>
+    <w:nsid w:val="78CD5B7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7485,51 +7485,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="100DF465"/>
+    <w:nsid w:val="D1E61538"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7633,51 +7633,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="9A8E1B41"/>
+    <w:nsid w:val="FA3854A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7781,51 +7781,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="5B6CEC17"/>
+    <w:nsid w:val="B7A62D01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7929,51 +7929,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="E5817872"/>
+    <w:nsid w:val="39D58828"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8077,51 +8077,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="F6088758"/>
+    <w:nsid w:val="8EF928E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8225,51 +8225,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="56B45A8C"/>
+    <w:nsid w:val="1A26C571"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8373,51 +8373,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="29295330"/>
+    <w:nsid w:val="33CDCDFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8521,51 +8521,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="C1295BEC"/>
+    <w:nsid w:val="EBB7C61A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8669,51 +8669,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="4F0D2000"/>
+    <w:nsid w:val="FE5C749D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8817,51 +8817,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="FDF7636B"/>
+    <w:nsid w:val="C146EF96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8965,51 +8965,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="B227E4C8"/>
+    <w:nsid w:val="F9937E3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9113,51 +9113,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="B3636498"/>
+    <w:nsid w:val="E876592B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9261,51 +9261,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="3431A6BB"/>
+    <w:nsid w:val="E4095E11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9409,51 +9409,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="5A2A1691"/>
+    <w:nsid w:val="C628CC53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9557,51 +9557,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="BDD864DA"/>
+    <w:nsid w:val="0B836623"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9705,51 +9705,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="DEE467AC"/>
+    <w:nsid w:val="77E96BDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9853,51 +9853,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="BAC61DF5"/>
+    <w:nsid w:val="72E290FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10001,51 +10001,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="5B7A7760"/>
+    <w:nsid w:val="EFC9F39B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>