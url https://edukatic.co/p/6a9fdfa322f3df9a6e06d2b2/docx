--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -2878,51 +2878,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70054DA7"/>
+    <w:nsid w:val="69A24D89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3026,51 +3026,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="22439347"/>
+    <w:nsid w:val="61D6C906"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3174,51 +3174,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="66CC4571"/>
+    <w:nsid w:val="027F356E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3322,51 +3322,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="451F07BC"/>
+    <w:nsid w:val="3D22F7F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3470,51 +3470,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="AE67EFB6"/>
+    <w:nsid w:val="C7C1FE26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3618,51 +3618,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9147E6B7"/>
+    <w:nsid w:val="36B95D5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3766,51 +3766,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="ACEA7C9E"/>
+    <w:nsid w:val="A801FEDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3914,51 +3914,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="573A8149"/>
+    <w:nsid w:val="5DB30DB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4062,51 +4062,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="92C86D08"/>
+    <w:nsid w:val="DD6DD96B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4210,51 +4210,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="BE77FD19"/>
+    <w:nsid w:val="BEF752BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4358,51 +4358,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="5C099917"/>
+    <w:nsid w:val="05CC48F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4506,51 +4506,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="C9EFF2F0"/>
+    <w:nsid w:val="391ED5C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4654,51 +4654,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="7AF025AE"/>
+    <w:nsid w:val="FC216520"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4802,51 +4802,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="37C820A0"/>
+    <w:nsid w:val="D8934286"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4950,51 +4950,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="55558C5C"/>
+    <w:nsid w:val="7844D655"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5098,51 +5098,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="292B43A5"/>
+    <w:nsid w:val="C4496CE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5246,51 +5246,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="D28FAAC8"/>
+    <w:nsid w:val="D533D702"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5394,51 +5394,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="8B73A14D"/>
+    <w:nsid w:val="DB0884AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5542,51 +5542,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="139E63C7"/>
+    <w:nsid w:val="287D00CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5690,51 +5690,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="2198A9D1"/>
+    <w:nsid w:val="29295EEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5838,51 +5838,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="1E96EF15"/>
+    <w:nsid w:val="D93E2507"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5986,51 +5986,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="65CA6DC2"/>
+    <w:nsid w:val="1FD09BA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6134,51 +6134,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="428AB1B9"/>
+    <w:nsid w:val="C40AFC20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6282,51 +6282,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="1302C305"/>
+    <w:nsid w:val="E11B4D49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6430,51 +6430,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="101A61CC"/>
+    <w:nsid w:val="5644DE0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6578,51 +6578,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="0917B1AB"/>
+    <w:nsid w:val="676FA55B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6726,51 +6726,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="BAF8EC4E"/>
+    <w:nsid w:val="3C98AD59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6874,51 +6874,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="FD3D997C"/>
+    <w:nsid w:val="8B8C1FA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7022,51 +7022,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="DBB8E694"/>
+    <w:nsid w:val="A3681748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7170,51 +7170,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="C061B5E6"/>
+    <w:nsid w:val="EFAAC07E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7318,51 +7318,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="D00577CF"/>
+    <w:nsid w:val="F721ECBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>