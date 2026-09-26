--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -5017,51 +5017,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B20664C7"/>
+    <w:nsid w:val="D8B7DC5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5165,51 +5165,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E25DB19C"/>
+    <w:nsid w:val="63F4BADC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5313,51 +5313,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CBE50035"/>
+    <w:nsid w:val="2F87CA5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5461,51 +5461,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="71F26ED7"/>
+    <w:nsid w:val="2D32DCE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5609,51 +5609,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2E400C7E"/>
+    <w:nsid w:val="39516403"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5757,51 +5757,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="526A5D9B"/>
+    <w:nsid w:val="2979EB6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5905,51 +5905,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="08AA9EB9"/>
+    <w:nsid w:val="BB2ED9C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6053,51 +6053,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="8432DAB2"/>
+    <w:nsid w:val="B9628F8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6201,51 +6201,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="11D56411"/>
+    <w:nsid w:val="DC57CC5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6349,51 +6349,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="79E88599"/>
+    <w:nsid w:val="E4C282FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6497,51 +6497,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="8BAF591C"/>
+    <w:nsid w:val="9C7699BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6645,51 +6645,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="2BEF44AD"/>
+    <w:nsid w:val="52E86E11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6793,51 +6793,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="F6588BD9"/>
+    <w:nsid w:val="6EC39EE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6941,51 +6941,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="19B2BCCC"/>
+    <w:nsid w:val="BB29599D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7089,51 +7089,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="DBE76ADD"/>
+    <w:nsid w:val="8E0000DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7237,51 +7237,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="2CD42327"/>
+    <w:nsid w:val="08505EF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7385,51 +7385,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="C42ACF71"/>
+    <w:nsid w:val="EA2D54D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7533,51 +7533,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="1A46FEF2"/>
+    <w:nsid w:val="8612C865"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7681,51 +7681,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="864C7879"/>
+    <w:nsid w:val="FFCC1485"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7829,51 +7829,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="BB32CE7F"/>
+    <w:nsid w:val="0B9E2F45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7977,51 +7977,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="B4578A14"/>
+    <w:nsid w:val="ADB1F80E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8125,51 +8125,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="A15A7C8C"/>
+    <w:nsid w:val="E3279032"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8273,51 +8273,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="64BFE264"/>
+    <w:nsid w:val="6E12275E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8421,51 +8421,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="54A48F5D"/>
+    <w:nsid w:val="AD37EDE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8569,51 +8569,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="67EAA15D"/>
+    <w:nsid w:val="87A0ADA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8717,51 +8717,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="F0B12E0A"/>
+    <w:nsid w:val="F3DBF99A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8865,51 +8865,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="BD9482DE"/>
+    <w:nsid w:val="264870B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9013,51 +9013,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="ED1D95A7"/>
+    <w:nsid w:val="2508E09C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9161,51 +9161,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="774F0052"/>
+    <w:nsid w:val="074194C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9309,51 +9309,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="E51D890A"/>
+    <w:nsid w:val="8E9EDB6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9457,51 +9457,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="05DF1DAF"/>
+    <w:nsid w:val="A6B2CD05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9605,51 +9605,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="BD92EAB2"/>
+    <w:nsid w:val="12EF0415"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9753,51 +9753,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="AED4ED21"/>
+    <w:nsid w:val="15B8F971"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9901,51 +9901,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="7AC09CA4"/>
+    <w:nsid w:val="E4EF0EC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10049,51 +10049,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="F4EE9A92"/>
+    <w:nsid w:val="76D0109E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10197,51 +10197,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="47B52163"/>
+    <w:nsid w:val="A8980CAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10345,51 +10345,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="F0E8425D"/>
+    <w:nsid w:val="8CA3D2D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10493,51 +10493,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="98BEB8A4"/>
+    <w:nsid w:val="EC82C2FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10641,51 +10641,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="61D96E65"/>
+    <w:nsid w:val="22A7FDE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10789,51 +10789,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="ADD958DB"/>
+    <w:nsid w:val="CA197BC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10937,51 +10937,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="C6C2FDCE"/>
+    <w:nsid w:val="8A9A2436"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11085,51 +11085,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="E0E9A66D"/>
+    <w:nsid w:val="7382AAF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>