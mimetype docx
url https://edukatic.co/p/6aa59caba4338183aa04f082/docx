--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -2582,51 +2582,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BE3D01C"/>
+    <w:nsid w:val="D6D2E5CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2730,51 +2730,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="34DAC7E9"/>
+    <w:nsid w:val="DC9AD1CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2878,51 +2878,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C7CF27F7"/>
+    <w:nsid w:val="D8771985"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3026,51 +3026,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="09DB9AFF"/>
+    <w:nsid w:val="0CF82FBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3174,51 +3174,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5847853B"/>
+    <w:nsid w:val="3605620D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3322,51 +3322,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="08D1685C"/>
+    <w:nsid w:val="33D94EDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3470,51 +3470,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="D329A3C8"/>
+    <w:nsid w:val="3146E611"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3618,51 +3618,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3B64029B"/>
+    <w:nsid w:val="30A80644"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3766,51 +3766,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0C69B631"/>
+    <w:nsid w:val="75522D1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3914,51 +3914,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="9C793747"/>
+    <w:nsid w:val="DCB17895"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4062,51 +4062,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="11E717A6"/>
+    <w:nsid w:val="8DC25844"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4210,51 +4210,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="66F58F20"/>
+    <w:nsid w:val="9A3E14AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4358,51 +4358,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="FBE81423"/>
+    <w:nsid w:val="8399DB6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4506,51 +4506,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="77E7B4EF"/>
+    <w:nsid w:val="F79E364D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4654,51 +4654,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="1ACA912A"/>
+    <w:nsid w:val="B0F37CA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4802,51 +4802,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="279F9B1A"/>
+    <w:nsid w:val="FA6C1638"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4950,51 +4950,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="07D584B0"/>
+    <w:nsid w:val="F8042470"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>