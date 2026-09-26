--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -4271,51 +4271,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FB637D8"/>
+    <w:nsid w:val="01D18EAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4419,51 +4419,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="16C266C8"/>
+    <w:nsid w:val="02D626E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4567,51 +4567,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="178865C0"/>
+    <w:nsid w:val="3BA2CB24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4715,51 +4715,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E6F20D37"/>
+    <w:nsid w:val="98B13390"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4863,51 +4863,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3EA02254"/>
+    <w:nsid w:val="31FB97FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5011,51 +5011,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D0F89185"/>
+    <w:nsid w:val="FE4BB483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5159,51 +5159,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="89497E66"/>
+    <w:nsid w:val="71A9C80F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5307,51 +5307,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7EC31FEC"/>
+    <w:nsid w:val="BE7BD8BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5455,51 +5455,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="CB8F6DAF"/>
+    <w:nsid w:val="9747DACB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5603,51 +5603,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="754AF646"/>
+    <w:nsid w:val="D7E21D64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5751,51 +5751,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="5C7DF583"/>
+    <w:nsid w:val="411418AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5899,51 +5899,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="F5823A48"/>
+    <w:nsid w:val="C9D07A23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6047,51 +6047,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="0FFBEAAF"/>
+    <w:nsid w:val="50E00D14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6195,51 +6195,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="9528B4BA"/>
+    <w:nsid w:val="ADCA8E71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6343,51 +6343,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="7A0A8550"/>
+    <w:nsid w:val="F7301B85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6491,51 +6491,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="B3D2D444"/>
+    <w:nsid w:val="3690EB57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6639,51 +6639,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="292E9054"/>
+    <w:nsid w:val="5DE6FC79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6787,51 +6787,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="2BE88020"/>
+    <w:nsid w:val="54D3A4E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6935,51 +6935,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="53E4933B"/>
+    <w:nsid w:val="3C102E72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7083,51 +7083,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="50A194E3"/>
+    <w:nsid w:val="8971CE46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7231,51 +7231,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="62A25A1B"/>
+    <w:nsid w:val="87B434A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7379,51 +7379,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="7A2F29D9"/>
+    <w:nsid w:val="FDFF5547"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7527,51 +7527,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="B060DFB2"/>
+    <w:nsid w:val="746A9510"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7675,51 +7675,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="CBB81B9E"/>
+    <w:nsid w:val="49888530"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7823,51 +7823,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="39A1E18F"/>
+    <w:nsid w:val="C32324BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7971,51 +7971,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="2BB10B5E"/>
+    <w:nsid w:val="5ED88324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8119,51 +8119,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="BC616FC3"/>
+    <w:nsid w:val="4194605B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8267,51 +8267,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="502819BA"/>
+    <w:nsid w:val="27E8E5E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8415,51 +8415,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="D2AD27F2"/>
+    <w:nsid w:val="B1AC4E10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8563,51 +8563,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="EA76E474"/>
+    <w:nsid w:val="0D82699C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8711,51 +8711,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="6C851CFD"/>
+    <w:nsid w:val="09E3B111"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8859,51 +8859,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="71DC05FB"/>
+    <w:nsid w:val="733BD4AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9007,51 +9007,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="FB8C424C"/>
+    <w:nsid w:val="1A74E888"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9155,51 +9155,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="B41EB6F3"/>
+    <w:nsid w:val="BA0A43A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9303,51 +9303,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="E9E79333"/>
+    <w:nsid w:val="DB595E48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9451,51 +9451,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="7180E089"/>
+    <w:nsid w:val="48C4D8C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9599,51 +9599,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="F3907303"/>
+    <w:nsid w:val="7D969072"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9747,51 +9747,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="77A3637D"/>
+    <w:nsid w:val="E03984CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9895,51 +9895,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="6050F17C"/>
+    <w:nsid w:val="FA96E301"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10043,51 +10043,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="8155CEB9"/>
+    <w:nsid w:val="B2FBA485"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10191,51 +10191,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="EB5FB27B"/>
+    <w:nsid w:val="158F74C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10339,51 +10339,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="5242C11A"/>
+    <w:nsid w:val="F17E6373"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10487,51 +10487,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="6F5D5C19"/>
+    <w:nsid w:val="819405DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>