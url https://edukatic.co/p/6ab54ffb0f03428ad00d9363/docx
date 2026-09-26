--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -4178,51 +4178,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E82616C5"/>
+    <w:nsid w:val="EFD06AF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4326,51 +4326,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E945411"/>
+    <w:nsid w:val="A1389F25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4474,51 +4474,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="35864C0F"/>
+    <w:nsid w:val="56914D2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4622,51 +4622,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="186B751F"/>
+    <w:nsid w:val="E502A7D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4770,51 +4770,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="EE8D4385"/>
+    <w:nsid w:val="98FEFC2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4918,51 +4918,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8F55BD94"/>
+    <w:nsid w:val="B31BFD3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5066,51 +5066,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="79C2B76E"/>
+    <w:nsid w:val="08EDCE34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5214,51 +5214,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="EE8BBD55"/>
+    <w:nsid w:val="F5BA052F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5362,51 +5362,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="1BFC6DDD"/>
+    <w:nsid w:val="624E7828"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5510,51 +5510,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="D86C83B5"/>
+    <w:nsid w:val="0980733F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5658,51 +5658,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="4F788946"/>
+    <w:nsid w:val="5411F006"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5806,51 +5806,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="D47B94BE"/>
+    <w:nsid w:val="6F3265A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5954,51 +5954,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="27360FC0"/>
+    <w:nsid w:val="750A7983"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6102,51 +6102,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="012E005C"/>
+    <w:nsid w:val="E09AAB7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6250,51 +6250,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="6A77AC49"/>
+    <w:nsid w:val="5AB3D5E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6398,51 +6398,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="BB5642B2"/>
+    <w:nsid w:val="E1352A67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6546,51 +6546,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="562DFC98"/>
+    <w:nsid w:val="5A2CC521"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6694,51 +6694,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="A06F5CA5"/>
+    <w:nsid w:val="938FCFB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6842,51 +6842,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="CDD1F027"/>
+    <w:nsid w:val="C2ED5BA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6990,51 +6990,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="A1122071"/>
+    <w:nsid w:val="032CC475"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7138,51 +7138,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="4FE38068"/>
+    <w:nsid w:val="A80A5AC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7286,51 +7286,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="E2CD241F"/>
+    <w:nsid w:val="9C4881AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7434,51 +7434,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="9CEC55DD"/>
+    <w:nsid w:val="025B9556"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7582,51 +7582,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="423C98C4"/>
+    <w:nsid w:val="E6F99AC9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7730,51 +7730,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="FBE14229"/>
+    <w:nsid w:val="2CB40F6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7878,51 +7878,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="24D35A02"/>
+    <w:nsid w:val="1CC98CF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8026,51 +8026,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="4EB25DFD"/>
+    <w:nsid w:val="B3302B0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8174,51 +8174,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="9BE37D64"/>
+    <w:nsid w:val="1319725C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8322,51 +8322,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="F6E939F5"/>
+    <w:nsid w:val="34570664"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8470,51 +8470,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="95FD3B45"/>
+    <w:nsid w:val="83487B5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8618,51 +8618,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="5E89EBC8"/>
+    <w:nsid w:val="9C61AC89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8766,51 +8766,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="137A9F64"/>
+    <w:nsid w:val="745678FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8914,51 +8914,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="7FE31D2F"/>
+    <w:nsid w:val="00CCD7AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9062,51 +9062,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="8F7DE407"/>
+    <w:nsid w:val="4154B0BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9210,51 +9210,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="43514447"/>
+    <w:nsid w:val="BAC04F21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9358,51 +9358,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="50A94A0D"/>
+    <w:nsid w:val="DEDD9CE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9506,51 +9506,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="2BD8D93D"/>
+    <w:nsid w:val="DFA80D5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>