--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3621,51 +3621,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="021DB1C6"/>
+    <w:nsid w:val="3B41AB60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3769,51 +3769,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7ECFAEBF"/>
+    <w:nsid w:val="26E96248"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3917,51 +3917,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4C48A83D"/>
+    <w:nsid w:val="B4FE1268"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4065,51 +4065,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2CD7D049"/>
+    <w:nsid w:val="C0C1C693"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4213,51 +4213,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="568A543D"/>
+    <w:nsid w:val="2FABDD87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4361,51 +4361,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2794C850"/>
+    <w:nsid w:val="198EBA24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4509,51 +4509,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="FF689011"/>
+    <w:nsid w:val="49CA998D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4657,51 +4657,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5EB49E4A"/>
+    <w:nsid w:val="8FBC4A87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4805,51 +4805,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="B108C756"/>
+    <w:nsid w:val="749D1F9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4953,51 +4953,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="589FDC44"/>
+    <w:nsid w:val="8DE2EB97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5101,51 +5101,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="7B24B657"/>
+    <w:nsid w:val="79648038"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5249,51 +5249,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="DD1046DA"/>
+    <w:nsid w:val="4B9D1A9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5397,51 +5397,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="53C7D97D"/>
+    <w:nsid w:val="ABB799DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5545,51 +5545,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="BB4AC8AE"/>
+    <w:nsid w:val="D191081F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5693,51 +5693,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="7BB8DEDC"/>
+    <w:nsid w:val="F218BCD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5841,51 +5841,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="707E0B05"/>
+    <w:nsid w:val="84CFEB2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5989,51 +5989,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="F1196FD8"/>
+    <w:nsid w:val="12BCD2BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6137,51 +6137,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="23C8702D"/>
+    <w:nsid w:val="7DB1C219"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6285,51 +6285,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="CFEC6118"/>
+    <w:nsid w:val="BD8AA2F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6433,51 +6433,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="1646A9F0"/>
+    <w:nsid w:val="F398E9D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6581,51 +6581,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="0802C998"/>
+    <w:nsid w:val="E3029626"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6729,51 +6729,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="73D99D10"/>
+    <w:nsid w:val="403AF0F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6877,51 +6877,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="0A24C7A4"/>
+    <w:nsid w:val="385D0AFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7025,51 +7025,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="E6AEE898"/>
+    <w:nsid w:val="7719C6F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7173,51 +7173,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="889648D2"/>
+    <w:nsid w:val="F4410115"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>