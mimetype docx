--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -4027,51 +4027,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C64DB172"/>
+    <w:nsid w:val="6EF37717"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4175,51 +4175,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1726F2B1"/>
+    <w:nsid w:val="48FB49DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4323,51 +4323,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DECC5240"/>
+    <w:nsid w:val="04431EA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4471,51 +4471,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5F34FDE7"/>
+    <w:nsid w:val="61D70B3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4619,51 +4619,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="085DDF08"/>
+    <w:nsid w:val="82FC6394"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4767,51 +4767,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="10C5605C"/>
+    <w:nsid w:val="D2250065"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4915,51 +4915,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="26724F01"/>
+    <w:nsid w:val="E085C275"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5063,51 +5063,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="A2DEBF19"/>
+    <w:nsid w:val="CFA0FBA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5211,51 +5211,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="65784DCC"/>
+    <w:nsid w:val="ABAE4175"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5359,51 +5359,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="EC304ED0"/>
+    <w:nsid w:val="C15D1454"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5507,51 +5507,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="7DE9E80B"/>
+    <w:nsid w:val="EEEAFF2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5655,51 +5655,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="C1C6F013"/>
+    <w:nsid w:val="420E66B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5803,51 +5803,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="6A702AA0"/>
+    <w:nsid w:val="40CFFB34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5951,51 +5951,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="A6F6D968"/>
+    <w:nsid w:val="7E551F15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6099,51 +6099,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="9060CF7F"/>
+    <w:nsid w:val="4802DA1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6247,51 +6247,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="A51B3EA1"/>
+    <w:nsid w:val="CD8AD577"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6395,51 +6395,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="ACC96FDD"/>
+    <w:nsid w:val="2729451A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6543,51 +6543,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="48F985FA"/>
+    <w:nsid w:val="F1DF9333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6691,51 +6691,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="F9973129"/>
+    <w:nsid w:val="6189CF94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6839,51 +6839,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="6E52AB83"/>
+    <w:nsid w:val="D3768751"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6987,51 +6987,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="220BB890"/>
+    <w:nsid w:val="0136C2FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7135,51 +7135,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="77F99AD4"/>
+    <w:nsid w:val="67239DD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7283,51 +7283,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="562466A2"/>
+    <w:nsid w:val="5677115E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7431,51 +7431,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="C2AACDB3"/>
+    <w:nsid w:val="F2ABE211"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7579,51 +7579,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="59A78BD5"/>
+    <w:nsid w:val="787B7373"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7727,51 +7727,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="7CD268F0"/>
+    <w:nsid w:val="DFC869E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7875,51 +7875,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="E5CC0D4A"/>
+    <w:nsid w:val="37BA1863"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8023,51 +8023,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="7A279479"/>
+    <w:nsid w:val="93CAD64F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8171,51 +8171,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="7B714F97"/>
+    <w:nsid w:val="6B0FDC50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8319,51 +8319,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="104640AF"/>
+    <w:nsid w:val="D99C5A83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8467,51 +8467,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="1C2A7108"/>
+    <w:nsid w:val="49EC8610"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8615,51 +8615,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="2C17AE2F"/>
+    <w:nsid w:val="E0F44895"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8763,51 +8763,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="256B0153"/>
+    <w:nsid w:val="33FE52C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8911,51 +8911,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="911FAD42"/>
+    <w:nsid w:val="69737B9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9059,51 +9059,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="DEB63AFD"/>
+    <w:nsid w:val="818E2775"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9207,51 +9207,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="AABF43B6"/>
+    <w:nsid w:val="CE3F3BA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9355,51 +9355,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="FC36F50A"/>
+    <w:nsid w:val="9A69CF59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>