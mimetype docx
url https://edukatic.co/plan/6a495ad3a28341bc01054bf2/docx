--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -4914,51 +4914,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84E899A1"/>
+    <w:nsid w:val="C2AAB4B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5062,51 +5062,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F1B1D99D"/>
+    <w:nsid w:val="128174B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5210,51 +5210,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E5C96E5B"/>
+    <w:nsid w:val="74330517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5358,51 +5358,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0BF4A9B6"/>
+    <w:nsid w:val="32A320F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5506,51 +5506,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A075EDBB"/>
+    <w:nsid w:val="8544EE6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5654,51 +5654,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="07CBBE27"/>
+    <w:nsid w:val="A529FC72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5802,51 +5802,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E57517ED"/>
+    <w:nsid w:val="EE95893E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5950,51 +5950,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="CC60243F"/>
+    <w:nsid w:val="BE98C638"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6098,51 +6098,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="3FB06052"/>
+    <w:nsid w:val="7D90D6C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6246,51 +6246,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="BAD99E70"/>
+    <w:nsid w:val="3B60176B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6394,51 +6394,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="326FA139"/>
+    <w:nsid w:val="780DBAA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6542,51 +6542,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="AB623AAD"/>
+    <w:nsid w:val="FAC67DCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6690,51 +6690,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="DAF74DF9"/>
+    <w:nsid w:val="F98D1213"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6838,51 +6838,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="FA270196"/>
+    <w:nsid w:val="4BEB075F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6986,51 +6986,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="D73671F3"/>
+    <w:nsid w:val="85F573B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7134,51 +7134,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="4BD920D0"/>
+    <w:nsid w:val="95350798"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7282,51 +7282,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="B7A8FB2B"/>
+    <w:nsid w:val="7FAE95E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7430,51 +7430,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="FBF3B90D"/>
+    <w:nsid w:val="619A2464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7578,51 +7578,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="83FE5111"/>
+    <w:nsid w:val="09D4EE4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7726,51 +7726,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="A012D124"/>
+    <w:nsid w:val="96F2D710"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7874,51 +7874,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="2CC0CACA"/>
+    <w:nsid w:val="1AE8374A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8022,51 +8022,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="346A70D4"/>
+    <w:nsid w:val="1CE451A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8170,51 +8170,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="9C80828D"/>
+    <w:nsid w:val="FB323A49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8318,51 +8318,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="6AA6F5F1"/>
+    <w:nsid w:val="6755E896"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8466,51 +8466,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="BBECE0A4"/>
+    <w:nsid w:val="DF77C770"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8614,51 +8614,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="2D389573"/>
+    <w:nsid w:val="B4BD6929"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8762,51 +8762,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="1E32231D"/>
+    <w:nsid w:val="F95CAE40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8910,51 +8910,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="0FC61923"/>
+    <w:nsid w:val="7C093663"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9058,51 +9058,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="C164455F"/>
+    <w:nsid w:val="FC7B7D61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9206,51 +9206,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="99FD3D9A"/>
+    <w:nsid w:val="5CF05116"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9354,51 +9354,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="5D169F9F"/>
+    <w:nsid w:val="9E2FE47C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9502,51 +9502,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="946F263C"/>
+    <w:nsid w:val="8692FC88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9650,51 +9650,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="7F1A3808"/>
+    <w:nsid w:val="41A8E82F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9798,51 +9798,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="C77E45BC"/>
+    <w:nsid w:val="1A2F59BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9946,51 +9946,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="A27B574D"/>
+    <w:nsid w:val="72735AE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10094,51 +10094,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="FB5E9FB4"/>
+    <w:nsid w:val="B4368B68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10242,51 +10242,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="4926134A"/>
+    <w:nsid w:val="CCEC3B1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10390,51 +10390,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="4C1C300C"/>
+    <w:nsid w:val="54BCBDE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10538,51 +10538,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="72C7E524"/>
+    <w:nsid w:val="BA1E2434"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10686,51 +10686,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="EECC3BA6"/>
+    <w:nsid w:val="A9EF1EC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10834,51 +10834,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="5E66BB3E"/>
+    <w:nsid w:val="41FDAAD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10982,51 +10982,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="D607E5A7"/>
+    <w:nsid w:val="D2043E85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11130,51 +11130,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="239F7F4D"/>
+    <w:nsid w:val="7740EE33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11278,51 +11278,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
-    <w:nsid w:val="937EC082"/>
+    <w:nsid w:val="16DDB6FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11426,51 +11426,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45">
-    <w:nsid w:val="8D12C9E6"/>
+    <w:nsid w:val="CBF3C2BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11574,51 +11574,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46">
-    <w:nsid w:val="EF1A1873"/>
+    <w:nsid w:val="9318395B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11722,51 +11722,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47">
-    <w:nsid w:val="1A30EEAF"/>
+    <w:nsid w:val="A7765F65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>