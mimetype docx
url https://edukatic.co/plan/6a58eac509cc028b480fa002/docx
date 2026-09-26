--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -5539,51 +5539,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="407CB5F7"/>
+    <w:nsid w:val="32479344"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5687,51 +5687,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="85162BD6"/>
+    <w:nsid w:val="053180AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5835,51 +5835,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E38E8F55"/>
+    <w:nsid w:val="E9CC2A5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5983,51 +5983,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="31AAB9FB"/>
+    <w:nsid w:val="97318C2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6131,51 +6131,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1D5B3857"/>
+    <w:nsid w:val="22BEEC20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6279,51 +6279,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5EE9B1C2"/>
+    <w:nsid w:val="0AD4508D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6427,51 +6427,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="05F7045F"/>
+    <w:nsid w:val="57A104C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6575,51 +6575,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="9CE30224"/>
+    <w:nsid w:val="C8A88CFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6723,51 +6723,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="B3694635"/>
+    <w:nsid w:val="028B1A25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6871,51 +6871,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="94FAD891"/>
+    <w:nsid w:val="487B6985"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7019,51 +7019,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="6B907AE1"/>
+    <w:nsid w:val="D01DAE30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7167,51 +7167,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="9D9C2062"/>
+    <w:nsid w:val="20C3083B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7315,51 +7315,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="C5F0FC77"/>
+    <w:nsid w:val="141868DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7463,51 +7463,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="6B3922A3"/>
+    <w:nsid w:val="4DE5087A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7611,51 +7611,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="C775278D"/>
+    <w:nsid w:val="A32628DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7759,51 +7759,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="17145A3E"/>
+    <w:nsid w:val="7169194E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7907,51 +7907,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="5A144AF5"/>
+    <w:nsid w:val="CC4FA6EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8055,51 +8055,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="B4946170"/>
+    <w:nsid w:val="0A83BBFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8203,51 +8203,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="925F8545"/>
+    <w:nsid w:val="7CF39324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8351,51 +8351,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="1032A7EB"/>
+    <w:nsid w:val="7F90D667"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8499,51 +8499,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="300A5E94"/>
+    <w:nsid w:val="83C92E91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8647,51 +8647,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="48575CE7"/>
+    <w:nsid w:val="94BC4319"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8795,51 +8795,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="76EBD4F2"/>
+    <w:nsid w:val="832DBAEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8943,51 +8943,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="7A30866C"/>
+    <w:nsid w:val="C2028660"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9091,51 +9091,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="8A760ABD"/>
+    <w:nsid w:val="E00DC4B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9239,51 +9239,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="7A697E6E"/>
+    <w:nsid w:val="865505AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9387,51 +9387,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="C322E59B"/>
+    <w:nsid w:val="6C0C723C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9535,51 +9535,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="7835EDF6"/>
+    <w:nsid w:val="EB92C719"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9683,51 +9683,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="11739C3F"/>
+    <w:nsid w:val="A98ECAA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9831,51 +9831,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="99095DFA"/>
+    <w:nsid w:val="296FBE2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9979,51 +9979,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="0AD302E7"/>
+    <w:nsid w:val="3F414215"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10127,51 +10127,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="CAB5B050"/>
+    <w:nsid w:val="1F4E0545"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10275,51 +10275,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="47556A4C"/>
+    <w:nsid w:val="3F64A8DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10423,51 +10423,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="B450B822"/>
+    <w:nsid w:val="C8D8C8A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10571,51 +10571,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="CA8B0113"/>
+    <w:nsid w:val="F602C469"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10719,51 +10719,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="BDB3151E"/>
+    <w:nsid w:val="5CEC5E56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10867,51 +10867,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="98A18A07"/>
+    <w:nsid w:val="F88E28CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11015,51 +11015,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="83CDB365"/>
+    <w:nsid w:val="4387C6E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11163,51 +11163,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="F80F5259"/>
+    <w:nsid w:val="3592F8FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11311,51 +11311,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="C695A04C"/>
+    <w:nsid w:val="ED8622BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11459,51 +11459,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="272718FB"/>
+    <w:nsid w:val="FF44F459"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11607,51 +11607,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="B080A6BD"/>
+    <w:nsid w:val="7AAECDDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11755,51 +11755,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="161E712A"/>
+    <w:nsid w:val="418926D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11903,51 +11903,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
-    <w:nsid w:val="0E2B9E32"/>
+    <w:nsid w:val="8653D9E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12051,51 +12051,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45">
-    <w:nsid w:val="E6436B4C"/>
+    <w:nsid w:val="F4566531"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12199,51 +12199,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46">
-    <w:nsid w:val="B21017E0"/>
+    <w:nsid w:val="9E5A2E4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12347,51 +12347,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47">
-    <w:nsid w:val="B5F4F92B"/>
+    <w:nsid w:val="E7502EFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>