--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -7164,51 +7164,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B9120B3"/>
+    <w:nsid w:val="5B78E496"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7312,51 +7312,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="94824AA0"/>
+    <w:nsid w:val="E690E648"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7460,51 +7460,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="168756F6"/>
+    <w:nsid w:val="C49A0C55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7608,51 +7608,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6F2E6FA0"/>
+    <w:nsid w:val="C89C3E0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7756,51 +7756,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DACEDFD2"/>
+    <w:nsid w:val="756034C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7904,51 +7904,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="78C3266F"/>
+    <w:nsid w:val="A7A6C471"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8052,51 +8052,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="59C36624"/>
+    <w:nsid w:val="A1FBCD45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8200,51 +8200,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3063EF27"/>
+    <w:nsid w:val="01B5FDF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8348,51 +8348,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="1C1D8298"/>
+    <w:nsid w:val="E2A52918"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8496,51 +8496,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="173FB5A9"/>
+    <w:nsid w:val="06EDEC95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8644,51 +8644,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="571350C2"/>
+    <w:nsid w:val="F4227313"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8792,51 +8792,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="8E982F07"/>
+    <w:nsid w:val="3317AB8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8940,51 +8940,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="EFEF020A"/>
+    <w:nsid w:val="95CDE559"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9088,51 +9088,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="CCCEFA79"/>
+    <w:nsid w:val="783A4496"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9236,51 +9236,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="8E825E63"/>
+    <w:nsid w:val="B25FCA45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9384,51 +9384,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="07DF0076"/>
+    <w:nsid w:val="1168F8D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9532,51 +9532,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="4C94A7F2"/>
+    <w:nsid w:val="0F57F193"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9680,51 +9680,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="570DDD7F"/>
+    <w:nsid w:val="A3343B7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9828,51 +9828,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="719B3771"/>
+    <w:nsid w:val="43131C4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9976,51 +9976,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="736ABD03"/>
+    <w:nsid w:val="73914A90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10124,51 +10124,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="208D147B"/>
+    <w:nsid w:val="995468AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10272,51 +10272,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="E34D2825"/>
+    <w:nsid w:val="2AEDE76B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10420,51 +10420,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="4E3D8E87"/>
+    <w:nsid w:val="E32083D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10568,51 +10568,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="19ECA9A7"/>
+    <w:nsid w:val="72528427"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10716,51 +10716,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="50547B8B"/>
+    <w:nsid w:val="B97FF7B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10864,51 +10864,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="183E6227"/>
+    <w:nsid w:val="1A20630A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11012,51 +11012,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="B635A78F"/>
+    <w:nsid w:val="2C0E9FC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11160,51 +11160,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="20002FC0"/>
+    <w:nsid w:val="442BF27F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11308,51 +11308,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="8CEB4B60"/>
+    <w:nsid w:val="5DE9C2DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11456,51 +11456,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="172CB44B"/>
+    <w:nsid w:val="88C003FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11604,51 +11604,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="E0CC8ABA"/>
+    <w:nsid w:val="949A732D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11752,51 +11752,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="299DF541"/>
+    <w:nsid w:val="63EDA079"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11900,51 +11900,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="32878349"/>
+    <w:nsid w:val="50505368"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12048,51 +12048,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="C3655AB9"/>
+    <w:nsid w:val="9BE162C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12196,51 +12196,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="0B242DB9"/>
+    <w:nsid w:val="B53CA5F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12344,51 +12344,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="A17D4FD8"/>
+    <w:nsid w:val="67E66801"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12492,51 +12492,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="5E3F169B"/>
+    <w:nsid w:val="CEF97586"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12640,51 +12640,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="D1CABF3B"/>
+    <w:nsid w:val="4E00DBA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12788,51 +12788,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="BAA5A081"/>
+    <w:nsid w:val="5102BEFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12936,51 +12936,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="F0689327"/>
+    <w:nsid w:val="B6BB8F9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13084,51 +13084,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="F96B6D80"/>
+    <w:nsid w:val="D5EF0EAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13232,51 +13232,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="D163B0AA"/>
+    <w:nsid w:val="5532B4D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13380,51 +13380,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="4E3B089A"/>
+    <w:nsid w:val="B89E8C04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13528,51 +13528,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
-    <w:nsid w:val="05C942EB"/>
+    <w:nsid w:val="28911B79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13676,51 +13676,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45">
-    <w:nsid w:val="FB8FC6D8"/>
+    <w:nsid w:val="0086DD70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13824,51 +13824,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46">
-    <w:nsid w:val="8760787D"/>
+    <w:nsid w:val="424937B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13972,51 +13972,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47">
-    <w:nsid w:val="47106357"/>
+    <w:nsid w:val="052FDB31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14120,51 +14120,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48">
-    <w:nsid w:val="6487A5F7"/>
+    <w:nsid w:val="DDEC9864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14268,51 +14268,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49">
-    <w:nsid w:val="2BBFD74D"/>
+    <w:nsid w:val="D3D3EC86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14416,51 +14416,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50">
-    <w:nsid w:val="8C71CA71"/>
+    <w:nsid w:val="93D5A838"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14564,51 +14564,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51">
-    <w:nsid w:val="09225D63"/>
+    <w:nsid w:val="1BF7D85A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14712,51 +14712,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52">
-    <w:nsid w:val="424FF3AD"/>
+    <w:nsid w:val="090FA7C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14860,51 +14860,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53">
-    <w:nsid w:val="80085181"/>
+    <w:nsid w:val="9BEE46C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15008,51 +15008,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54">
-    <w:nsid w:val="01D0C6DB"/>
+    <w:nsid w:val="41817D09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15156,51 +15156,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55">
-    <w:nsid w:val="4DBDF777"/>
+    <w:nsid w:val="02B6318E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15304,51 +15304,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56">
-    <w:nsid w:val="A0A07A0B"/>
+    <w:nsid w:val="ACFA4F61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15452,51 +15452,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57">
-    <w:nsid w:val="80E5AD1E"/>
+    <w:nsid w:val="D8D7FB33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15600,51 +15600,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58">
-    <w:nsid w:val="9D47D198"/>
+    <w:nsid w:val="3BD28569"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15748,51 +15748,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59">
-    <w:nsid w:val="155D8831"/>
+    <w:nsid w:val="13F5CB34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15896,51 +15896,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60">
-    <w:nsid w:val="4E5DB2DA"/>
+    <w:nsid w:val="38A2F741"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16044,51 +16044,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61">
-    <w:nsid w:val="6DC5EDAC"/>
+    <w:nsid w:val="CC934C43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16192,51 +16192,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62">
-    <w:nsid w:val="1321AFEB"/>
+    <w:nsid w:val="1A47B5B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16340,51 +16340,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63">
-    <w:nsid w:val="A7500ABD"/>
+    <w:nsid w:val="DE9C1F58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16488,51 +16488,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64">
-    <w:nsid w:val="EAC6A784"/>
+    <w:nsid w:val="7EDFCC5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16636,51 +16636,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65">
-    <w:nsid w:val="EF63500A"/>
+    <w:nsid w:val="AEE01B26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16784,51 +16784,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66">
-    <w:nsid w:val="464CD0FA"/>
+    <w:nsid w:val="7603F523"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16932,51 +16932,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67">
-    <w:nsid w:val="799FFC72"/>
+    <w:nsid w:val="14E3D901"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17080,51 +17080,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68">
-    <w:nsid w:val="87554CF3"/>
+    <w:nsid w:val="5CB4EC93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>