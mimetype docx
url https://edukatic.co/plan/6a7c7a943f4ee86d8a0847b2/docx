--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -12724,51 +12724,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9D28BA1"/>
+    <w:nsid w:val="B8C740B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12872,51 +12872,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2DB0687A"/>
+    <w:nsid w:val="40047BAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13020,51 +13020,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5B10C70A"/>
+    <w:nsid w:val="F6875524"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13168,51 +13168,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="106F9F48"/>
+    <w:nsid w:val="92663F51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13316,51 +13316,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7D574E0E"/>
+    <w:nsid w:val="1235CFE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13464,51 +13464,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9C089C27"/>
+    <w:nsid w:val="EEACAC04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13612,51 +13612,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2DAB4286"/>
+    <w:nsid w:val="2BA1540F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13760,51 +13760,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="A8F8686B"/>
+    <w:nsid w:val="697EC41E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13908,51 +13908,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="CD09728A"/>
+    <w:nsid w:val="FA72DF05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14056,51 +14056,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="6428E243"/>
+    <w:nsid w:val="5728DA06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14204,51 +14204,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="1176640E"/>
+    <w:nsid w:val="737BB7BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14352,51 +14352,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="DA0836FA"/>
+    <w:nsid w:val="48BE213B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14500,51 +14500,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="4CD8FDDC"/>
+    <w:nsid w:val="F61F8734"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14648,51 +14648,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="EF57F41A"/>
+    <w:nsid w:val="4D2F25A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14796,51 +14796,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="60296248"/>
+    <w:nsid w:val="5BF9D02B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14944,51 +14944,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="97B8F948"/>
+    <w:nsid w:val="82F41EF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15092,51 +15092,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="D5CF523F"/>
+    <w:nsid w:val="9D2ECCF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15240,51 +15240,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="FF8225C0"/>
+    <w:nsid w:val="7C1C59D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15388,51 +15388,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="6742743D"/>
+    <w:nsid w:val="D597F9BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15536,51 +15536,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="CE039DCE"/>
+    <w:nsid w:val="384B9150"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15684,51 +15684,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="3C7A9D37"/>
+    <w:nsid w:val="6742309C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15832,51 +15832,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="000089AA"/>
+    <w:nsid w:val="71DA9417"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15980,51 +15980,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="9C0D29C3"/>
+    <w:nsid w:val="225ABE1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16128,51 +16128,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="1F54DB40"/>
+    <w:nsid w:val="83A1890A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16276,51 +16276,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="202545B4"/>
+    <w:nsid w:val="429F0683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16424,51 +16424,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="D42AD8C8"/>
+    <w:nsid w:val="C9DD1513"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16572,51 +16572,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="4DC9A40B"/>
+    <w:nsid w:val="917E1FC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16720,51 +16720,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="0131BAAD"/>
+    <w:nsid w:val="7E25873D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16868,51 +16868,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="BC47F422"/>
+    <w:nsid w:val="9992CE8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17016,51 +17016,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="C2453889"/>
+    <w:nsid w:val="23FE2401"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17164,51 +17164,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="5579F57F"/>
+    <w:nsid w:val="2FA8EBE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17312,51 +17312,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="2074B6D7"/>
+    <w:nsid w:val="62F22EC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17460,51 +17460,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="C43C66EF"/>
+    <w:nsid w:val="B16F5AE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17608,51 +17608,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="748A70CF"/>
+    <w:nsid w:val="3A348649"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17756,51 +17756,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="C1E8C60A"/>
+    <w:nsid w:val="1FBFB92A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17904,51 +17904,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="47BA3406"/>
+    <w:nsid w:val="25ED6E93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18052,51 +18052,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="38AB1A20"/>
+    <w:nsid w:val="0F560617"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18200,51 +18200,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="13922A25"/>
+    <w:nsid w:val="7B55C3CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18348,51 +18348,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="83508E81"/>
+    <w:nsid w:val="5346F99F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18496,51 +18496,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="B384B103"/>
+    <w:nsid w:val="BED55DC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18644,51 +18644,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="6B637D55"/>
+    <w:nsid w:val="AB3372AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18792,51 +18792,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="AB922C11"/>
+    <w:nsid w:val="D477E946"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18940,51 +18940,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="C37C266E"/>
+    <w:nsid w:val="46B28002"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19088,51 +19088,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
-    <w:nsid w:val="542BEE4D"/>
+    <w:nsid w:val="40EB91CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19236,51 +19236,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45">
-    <w:nsid w:val="BD9785D2"/>
+    <w:nsid w:val="1244DD15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19384,51 +19384,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46">
-    <w:nsid w:val="FE324571"/>
+    <w:nsid w:val="A81CEFD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19532,51 +19532,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47">
-    <w:nsid w:val="8C1DC322"/>
+    <w:nsid w:val="2B503B91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19680,51 +19680,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48">
-    <w:nsid w:val="9C4071DD"/>
+    <w:nsid w:val="56FF920F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19828,51 +19828,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49">
-    <w:nsid w:val="C4FFB95F"/>
+    <w:nsid w:val="DD4B54C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19976,51 +19976,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50">
-    <w:nsid w:val="AA02CCCF"/>
+    <w:nsid w:val="3D54426F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20124,51 +20124,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51">
-    <w:nsid w:val="9086E8C1"/>
+    <w:nsid w:val="6BC5FD57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20272,51 +20272,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52">
-    <w:nsid w:val="BD5A50A1"/>
+    <w:nsid w:val="553B216B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20420,51 +20420,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53">
-    <w:nsid w:val="774388A8"/>
+    <w:nsid w:val="728BF234"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20568,51 +20568,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54">
-    <w:nsid w:val="5559468F"/>
+    <w:nsid w:val="AAF069FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20716,51 +20716,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55">
-    <w:nsid w:val="43CE69D4"/>
+    <w:nsid w:val="A4B2D1AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20864,51 +20864,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56">
-    <w:nsid w:val="6D18EB81"/>
+    <w:nsid w:val="682B65B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21012,51 +21012,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57">
-    <w:nsid w:val="32CEA6DD"/>
+    <w:nsid w:val="01D41DB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21160,51 +21160,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58">
-    <w:nsid w:val="7DF38FF8"/>
+    <w:nsid w:val="3390D306"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21308,51 +21308,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59">
-    <w:nsid w:val="6DED8F77"/>
+    <w:nsid w:val="BFF36A9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21456,51 +21456,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60">
-    <w:nsid w:val="A36FF442"/>
+    <w:nsid w:val="5B2FF4A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21604,51 +21604,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61">
-    <w:nsid w:val="0C0EDD66"/>
+    <w:nsid w:val="556443BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21752,51 +21752,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62">
-    <w:nsid w:val="4201A283"/>
+    <w:nsid w:val="5DDB5C15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21900,51 +21900,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63">
-    <w:nsid w:val="7FAD1AA6"/>
+    <w:nsid w:val="48FC3AD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22048,51 +22048,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64">
-    <w:nsid w:val="5CBFAAE4"/>
+    <w:nsid w:val="06DDD67D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22196,51 +22196,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65">
-    <w:nsid w:val="029B96A0"/>
+    <w:nsid w:val="FAA9156C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22344,51 +22344,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66">
-    <w:nsid w:val="65A15509"/>
+    <w:nsid w:val="D70B6084"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22492,51 +22492,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67">
-    <w:nsid w:val="0B6997F6"/>
+    <w:nsid w:val="A57171D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22640,51 +22640,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68">
-    <w:nsid w:val="AC47BF3B"/>
+    <w:nsid w:val="CAE9F07D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22788,51 +22788,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69">
-    <w:nsid w:val="A155D39D"/>
+    <w:nsid w:val="872DC1E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22936,51 +22936,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70">
-    <w:nsid w:val="CF535778"/>
+    <w:nsid w:val="BE55314F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23084,51 +23084,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71">
-    <w:nsid w:val="C59E9FDB"/>
+    <w:nsid w:val="63A3CA65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23232,51 +23232,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72">
-    <w:nsid w:val="42E41046"/>
+    <w:nsid w:val="849A178C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23380,51 +23380,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73">
-    <w:nsid w:val="34175A73"/>
+    <w:nsid w:val="6FDBF4FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23528,51 +23528,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74">
-    <w:nsid w:val="3AF4215D"/>
+    <w:nsid w:val="19ECC8F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23676,51 +23676,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75">
-    <w:nsid w:val="24B02827"/>
+    <w:nsid w:val="8E263233"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23824,51 +23824,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76">
-    <w:nsid w:val="5CBE9B4D"/>
+    <w:nsid w:val="8DA2F4A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23972,51 +23972,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77">
-    <w:nsid w:val="6CFA20CB"/>
+    <w:nsid w:val="6C987BB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24120,51 +24120,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78">
-    <w:nsid w:val="BE399BB8"/>
+    <w:nsid w:val="34ABA7FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24268,51 +24268,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="79">
-    <w:nsid w:val="7D63D81E"/>
+    <w:nsid w:val="92063332"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24416,51 +24416,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="80">
-    <w:nsid w:val="6787F482"/>
+    <w:nsid w:val="8C78F2CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24564,51 +24564,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="81">
-    <w:nsid w:val="98D7FFC0"/>
+    <w:nsid w:val="481C67B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24712,51 +24712,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="82">
-    <w:nsid w:val="EC9CEDD2"/>
+    <w:nsid w:val="EE7991BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24860,51 +24860,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="83">
-    <w:nsid w:val="07E52B40"/>
+    <w:nsid w:val="53179710"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25008,51 +25008,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="84">
-    <w:nsid w:val="6048D296"/>
+    <w:nsid w:val="5C9DE362"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25156,51 +25156,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="85">
-    <w:nsid w:val="9399055F"/>
+    <w:nsid w:val="2E943856"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25304,51 +25304,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="86">
-    <w:nsid w:val="FF099438"/>
+    <w:nsid w:val="06B0F386"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25452,51 +25452,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="87">
-    <w:nsid w:val="CBBFE8C8"/>
+    <w:nsid w:val="AEC34217"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25600,51 +25600,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="88">
-    <w:nsid w:val="37064792"/>
+    <w:nsid w:val="CFD1FEA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25748,51 +25748,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="89">
-    <w:nsid w:val="41AE12B8"/>
+    <w:nsid w:val="C2865BD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25896,51 +25896,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="90">
-    <w:nsid w:val="1FF2E1AD"/>
+    <w:nsid w:val="DF929660"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26044,51 +26044,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="91">
-    <w:nsid w:val="D4F0DE41"/>
+    <w:nsid w:val="8D6E9757"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26192,51 +26192,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="92">
-    <w:nsid w:val="1681490A"/>
+    <w:nsid w:val="035DB1E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26340,51 +26340,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="93">
-    <w:nsid w:val="475AB72F"/>
+    <w:nsid w:val="48434E03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26488,51 +26488,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="94">
-    <w:nsid w:val="DF72EBEE"/>
+    <w:nsid w:val="322617DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26636,51 +26636,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="95">
-    <w:nsid w:val="1AED3DCD"/>
+    <w:nsid w:val="92F5629C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26784,51 +26784,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="96">
-    <w:nsid w:val="B1520792"/>
+    <w:nsid w:val="81D31BF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26932,51 +26932,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="97">
-    <w:nsid w:val="7FE63AD9"/>
+    <w:nsid w:val="F76D3368"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27080,51 +27080,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="98">
-    <w:nsid w:val="957816AF"/>
+    <w:nsid w:val="094B368E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27228,51 +27228,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="99">
-    <w:nsid w:val="502840EE"/>
+    <w:nsid w:val="BF396BFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27376,51 +27376,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="100">
-    <w:nsid w:val="A7A4408A"/>
+    <w:nsid w:val="D234A005"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27524,51 +27524,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="101">
-    <w:nsid w:val="B625411E"/>
+    <w:nsid w:val="2A6928C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27672,51 +27672,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="102">
-    <w:nsid w:val="FD31ABAA"/>
+    <w:nsid w:val="2D0E75BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27820,51 +27820,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="103">
-    <w:nsid w:val="8A22C67D"/>
+    <w:nsid w:val="909421C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27968,51 +27968,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="104">
-    <w:nsid w:val="FAE78C96"/>
+    <w:nsid w:val="C956A863"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28116,51 +28116,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="105">
-    <w:nsid w:val="49EA5AC2"/>
+    <w:nsid w:val="D646A608"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28264,51 +28264,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="106">
-    <w:nsid w:val="6D1B26E4"/>
+    <w:nsid w:val="2CD20F7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28412,51 +28412,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="107">
-    <w:nsid w:val="B0511061"/>
+    <w:nsid w:val="865101A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28560,51 +28560,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="108">
-    <w:nsid w:val="41A1C696"/>
+    <w:nsid w:val="1333CE88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28708,51 +28708,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="109">
-    <w:nsid w:val="95CD7C33"/>
+    <w:nsid w:val="6E50896C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28856,51 +28856,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="110">
-    <w:nsid w:val="8E824FE8"/>
+    <w:nsid w:val="36C0FC56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29004,51 +29004,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="111">
-    <w:nsid w:val="A0E18C92"/>
+    <w:nsid w:val="1D98AC13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29152,51 +29152,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="112">
-    <w:nsid w:val="B5B6831E"/>
+    <w:nsid w:val="0A6AE43A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29300,51 +29300,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="113">
-    <w:nsid w:val="6022B74C"/>
+    <w:nsid w:val="41C0FD07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29448,51 +29448,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="114">
-    <w:nsid w:val="2A78780C"/>
+    <w:nsid w:val="2A24FA51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29596,51 +29596,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="115">
-    <w:nsid w:val="44B4E1CF"/>
+    <w:nsid w:val="FF22DD88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29744,51 +29744,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="116">
-    <w:nsid w:val="D282B028"/>
+    <w:nsid w:val="879FF458"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29892,51 +29892,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="117">
-    <w:nsid w:val="289240AD"/>
+    <w:nsid w:val="CE94D0D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30040,51 +30040,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="118">
-    <w:nsid w:val="608705D3"/>
+    <w:nsid w:val="A4FBD62A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30188,51 +30188,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="119">
-    <w:nsid w:val="23E3121A"/>
+    <w:nsid w:val="F5567958"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30336,51 +30336,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="120">
-    <w:nsid w:val="F347A6EB"/>
+    <w:nsid w:val="E439276D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30484,51 +30484,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="121">
-    <w:nsid w:val="CB033466"/>
+    <w:nsid w:val="59609A06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30632,51 +30632,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="122">
-    <w:nsid w:val="994211B0"/>
+    <w:nsid w:val="5E8BD8F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30780,51 +30780,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="123">
-    <w:nsid w:val="4370E517"/>
+    <w:nsid w:val="A127838F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30928,51 +30928,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="124">
-    <w:nsid w:val="D178C7D3"/>
+    <w:nsid w:val="6AFB23EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31076,51 +31076,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="125">
-    <w:nsid w:val="B08FC5D0"/>
+    <w:nsid w:val="CC1A847E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31224,51 +31224,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="126">
-    <w:nsid w:val="3C500BF5"/>
+    <w:nsid w:val="85B1A344"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31372,51 +31372,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="127">
-    <w:nsid w:val="9620ADEE"/>
+    <w:nsid w:val="260FEAB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31520,51 +31520,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="128">
-    <w:nsid w:val="2AE01CF6"/>
+    <w:nsid w:val="95E86EE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31668,51 +31668,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="129">
-    <w:nsid w:val="BFF548F8"/>
+    <w:nsid w:val="E49EC8BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>