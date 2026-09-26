--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -4582,51 +4582,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54738B09"/>
+    <w:nsid w:val="22C94251"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4730,51 +4730,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CDA37896"/>
+    <w:nsid w:val="7E077AC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4878,51 +4878,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="447646CF"/>
+    <w:nsid w:val="8234F355"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5026,51 +5026,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="538419A1"/>
+    <w:nsid w:val="BB7E0401"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5174,51 +5174,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6F4A3CA6"/>
+    <w:nsid w:val="A5812455"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5322,51 +5322,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="DDF819A1"/>
+    <w:nsid w:val="16A3BDE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5470,51 +5470,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="C62A0E2E"/>
+    <w:nsid w:val="C638507A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5618,51 +5618,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="9B2CE7E9"/>
+    <w:nsid w:val="D0AB939B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5766,51 +5766,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="5EE05EBA"/>
+    <w:nsid w:val="E5615AD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5914,51 +5914,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="1D198B13"/>
+    <w:nsid w:val="C67CD5E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6062,51 +6062,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="36E78CBF"/>
+    <w:nsid w:val="7393AE41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6210,51 +6210,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="5D4AB4A6"/>
+    <w:nsid w:val="FE442085"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6358,51 +6358,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="359A643B"/>
+    <w:nsid w:val="DEA8E867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6506,51 +6506,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="9C8DD868"/>
+    <w:nsid w:val="750B2CDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6654,51 +6654,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="F14A7252"/>
+    <w:nsid w:val="72770DB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6802,51 +6802,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="3C748C14"/>
+    <w:nsid w:val="DAE2C0C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6950,51 +6950,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="148CEC06"/>
+    <w:nsid w:val="582E93DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7098,51 +7098,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="80C983BF"/>
+    <w:nsid w:val="AA8129E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7246,51 +7246,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="22721CE6"/>
+    <w:nsid w:val="C5B9042B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7394,51 +7394,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="6027D195"/>
+    <w:nsid w:val="5C020E5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7542,51 +7542,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="1BBD767F"/>
+    <w:nsid w:val="7971B6F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7690,51 +7690,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="06A20ADC"/>
+    <w:nsid w:val="503EEA68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7838,51 +7838,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="4DDC5F86"/>
+    <w:nsid w:val="0B2B2E88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7986,51 +7986,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="D5F4A6F7"/>
+    <w:nsid w:val="BC5DF622"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8134,51 +8134,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="68C701BA"/>
+    <w:nsid w:val="09F8EBF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8282,51 +8282,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="A30985D7"/>
+    <w:nsid w:val="77444329"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8430,51 +8430,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="A71241D8"/>
+    <w:nsid w:val="B828913C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8578,51 +8578,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="CE1912B1"/>
+    <w:nsid w:val="BDBC4756"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8726,51 +8726,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="36602689"/>
+    <w:nsid w:val="9171D893"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8874,51 +8874,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="498D51D4"/>
+    <w:nsid w:val="538919A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9022,51 +9022,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="06653EE3"/>
+    <w:nsid w:val="85135377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9170,51 +9170,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="E9C025BA"/>
+    <w:nsid w:val="DB8808C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9318,51 +9318,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="5D5D3B59"/>
+    <w:nsid w:val="5CF718EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9466,51 +9466,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="7832900B"/>
+    <w:nsid w:val="30D8FB71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9614,51 +9614,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="F00D4FE0"/>
+    <w:nsid w:val="BCA025A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9762,51 +9762,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="58E9FA02"/>
+    <w:nsid w:val="01C5ABA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9910,51 +9910,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="0641219C"/>
+    <w:nsid w:val="2D6D304E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10058,51 +10058,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="637239B1"/>
+    <w:nsid w:val="59DF1BFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10206,51 +10206,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="6548F5F4"/>
+    <w:nsid w:val="D45B5C2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10354,51 +10354,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="BEF8FED1"/>
+    <w:nsid w:val="1DF522A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10502,51 +10502,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="99894378"/>
+    <w:nsid w:val="2E2498C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10650,51 +10650,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="84F4C809"/>
+    <w:nsid w:val="5E4D0FB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10798,51 +10798,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="089F4478"/>
+    <w:nsid w:val="5CDCF8AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10946,51 +10946,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
-    <w:nsid w:val="0897F3C2"/>
+    <w:nsid w:val="F21F372C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11094,51 +11094,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45">
-    <w:nsid w:val="BE5A5ED8"/>
+    <w:nsid w:val="9FF9B305"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11242,51 +11242,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46">
-    <w:nsid w:val="2DEEE90F"/>
+    <w:nsid w:val="636862CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11390,51 +11390,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47">
-    <w:nsid w:val="7F18D9A2"/>
+    <w:nsid w:val="DF7B501A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>